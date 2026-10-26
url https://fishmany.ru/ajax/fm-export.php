--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -16,563 +16,569 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Каталог" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Вес упаковки</t>
   </si>
   <si>
     <t>Упаковка</t>
   </si>
   <si>
     <t>Цена, ₽</t>
   </si>
   <si>
     <t>Опт от 10 000 ₽</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
+    <t>Горбуша соломкой вяленая, 500 г</t>
+  </si>
+  <si>
+    <t>Вакуумная упаковка</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/gorbusha_vyalenaya_palochkami/</t>
+  </si>
+  <si>
+    <t>Вяленая соломка сома премиум</t>
+  </si>
+  <si>
+    <t>500 г</t>
+  </si>
+  <si>
+    <t>Вакуумный пакет</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/som_solomkoy_500_g_premium/</t>
+  </si>
+  <si>
+    <t>Мидии крупные 500  г</t>
+  </si>
+  <si>
+    <t>в вакуумном пакете</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/midii_krupnye_500_g_1/</t>
+  </si>
+  <si>
+    <t>Минтай палочки</t>
+  </si>
+  <si>
+    <t>Астраханкина рыбка</t>
+  </si>
+  <si>
+    <t>пакет</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/mintay_palochki/</t>
+  </si>
+  <si>
+    <t>Сом соломка вяленая со вкусом копчения, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/som-palochki/</t>
+  </si>
+  <si>
+    <t>Чипсы семга, 1 кг</t>
+  </si>
+  <si>
+    <t>1000 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/chipsy_semga_/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Палочки минтая солено сушеные </t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/mintay_palochki_premium/</t>
+  </si>
+  <si>
+    <t>Таранка с перцем палочки</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/palochki_taranki_s_pertsem_premium/</t>
+  </si>
+  <si>
+    <t>Камбалка сушеная</t>
+  </si>
+  <si>
+    <t>Chipka</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/kambalka_delikatesnaya/</t>
+  </si>
+  <si>
+    <t>Лакедра сушеная вяленая</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/lakedra_sushenaya/</t>
+  </si>
+  <si>
+    <t>Угорь сушено вяленый</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/ugor_soleno_sushenyy/</t>
+  </si>
+  <si>
+    <t>Императорский полосатик, Chipka, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/imperatorskiy_polosatik_soleno_sushenyy/</t>
+  </si>
+  <si>
+    <t>Спинка янтарная с перцем</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/yantarnoy-s-percem/</t>
+  </si>
+  <si>
+    <t>Янтарная рыбка с перцем кусочками</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/kusochki-yantarnoy/</t>
+  </si>
+  <si>
+    <t>Царский полосатик сушеный</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/tsarskiy_polosatik_sushenyy/</t>
+  </si>
+  <si>
+    <t>Горбуша стейки копчено вяленые, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/gorbusha_steyki_kopcheno_vyalenye/</t>
+  </si>
+  <si>
+    <t>Креветки сушеные с перцем чили и паприкой, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/krevetki_chili_i_paprika_500_g/</t>
+  </si>
+  <si>
+    <t>Креветки сушеные Том Ям, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/krevetki_tom_yam_500_g/</t>
+  </si>
+  <si>
+    <t>Креветки сушеные с морской солью, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/krevetki_s_morskoy_solyu_500/</t>
+  </si>
+  <si>
+    <t>Креветки сушеные с чесноком и укропом, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/krevetki_sushenye_s_chesnokom_500/</t>
+  </si>
+  <si>
+    <t>Вяленая вобла соломкой, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/solomka_vobly_soleno_sushenaya_500_g/</t>
+  </si>
+  <si>
+    <t>Вобла очищенная с икрой</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/vobla_ochishchennaya_s_ikroy/</t>
+  </si>
+  <si>
+    <t>Анчоус солено сушеный</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/anchous-susheny/</t>
+  </si>
+  <si>
+    <t>Горбуша вяленая палочки</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/gorbusha_vyalenaya_palochki/</t>
+  </si>
+  <si>
+    <t>Желтый полосатик, Chipka, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/zheltyy_polosatik/</t>
+  </si>
+  <si>
+    <t>Пелядь вяленая</t>
+  </si>
+  <si>
+    <t>1 кг</t>
+  </si>
+  <si>
+    <t>коробка по 5 кг.</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/pelyad_vyalenaya_1000_g/</t>
+  </si>
+  <si>
+    <t>Соломка камбалы</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/rybnyye-sneki/solomka_kambaly/</t>
+  </si>
+  <si>
+    <t>Фисташки 4 сыра, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/fistashki_4_syra/</t>
+  </si>
+  <si>
+    <t>Фисташки Васаби, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/fistashki_vasabi/</t>
+  </si>
+  <si>
+    <t>Фисташки перец Чили, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/fistashki_chili/</t>
+  </si>
+  <si>
+    <t>Фисташки табаско, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/fistashki_tabaska/</t>
+  </si>
+  <si>
+    <t>Фисташки тайский перец, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/fistashki_tayskiy_perets/</t>
+  </si>
+  <si>
+    <t>Арахис жареный XXL, копчёный, 1 кг</t>
+  </si>
+  <si>
+    <t>Averton snack</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_kopchenyy_krupnyy/</t>
+  </si>
+  <si>
+    <t>Испанская смесь васаби, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/ispanskaya_smes_vasabi/</t>
+  </si>
+  <si>
+    <t>Испанская смесь жгучая, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/ispanskaya_smes_zhguchaya/</t>
+  </si>
+  <si>
+    <t>Испанская смесь лисички с пармезаном, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/ispanskaya_smes_lisichki_s_syrom_parmezan/</t>
+  </si>
+  <si>
+    <t>Испанская смесь оригинальная, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/ispanskaya_smes_originalnaya/</t>
+  </si>
+  <si>
+    <t>Испанская смесь пикантная, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/ispanskaya_smes_pikantnaya/</t>
+  </si>
+  <si>
+    <t>Испанская смесь солёная карамель, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/ispanskaya_smes_solenaya_karamel/</t>
+  </si>
+  <si>
+    <t>Арахис в глазури Новый Восток, сыр, 1 кг</t>
+  </si>
+  <si>
+    <t>Новый Восток</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis-syra-sil/</t>
+  </si>
+  <si>
+    <t>Арахис в глазури Новый Восток, холодец с хреном, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis-hrena-sil/</t>
+  </si>
+  <si>
+    <t>Кукуруза жареная барбекю, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/kukuruza_adzhika/</t>
+  </si>
+  <si>
+    <t>Кукуруза жареная двойной сыр, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/kukuruza_zharenaya_dvoynoy_syr/</t>
+  </si>
+  <si>
+    <t>Кукуруза жареная соль, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/kukuruza_zharenaya_sol_/</t>
+  </si>
+  <si>
+    <t>Арахис копченый барбекю</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_kopchenyy_barbekyu/</t>
+  </si>
+  <si>
+    <t>Арахис в глазури Новый Восток, барбекю, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis-barbeku-sil/</t>
+  </si>
+  <si>
+    <t>Арахис в глазури Новый Восток, бекон, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis-becon-sil/</t>
+  </si>
+  <si>
+    <t>Арахис в глазури Новый Восток, васаби, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis-vasabi-sil/</t>
+  </si>
+  <si>
+    <t>Арахис в глазури Новый Восток, сыр с чесноком, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_syr_s_chesnokom/</t>
+  </si>
+  <si>
+    <t>Арахис в глазури Новый Восток, четыре сыра, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis-4-syra-sil/</t>
+  </si>
+  <si>
+    <t>Кешью жареный, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/keshyu_zhareno_solenyy/</t>
+  </si>
+  <si>
+    <t>Кешью морская соль, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/keshyu_morskaya_sol/</t>
+  </si>
+  <si>
+    <t>Кешью со вкусом табаско, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/keshyu_tabasko/</t>
+  </si>
+  <si>
+    <t>Кешью со вкусом чили, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/keshyu_so_vkusom_chili/</t>
+  </si>
+  <si>
+    <t>Макадамия неочищенная, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/makadamiya_5a_neochishchennaya_500_g/</t>
+  </si>
+  <si>
+    <t>Миндаль жареный, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/mindal_zhareno_solenyy_1000_g/</t>
+  </si>
+  <si>
+    <t>Миндаль копченый, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/mindal_kopchenyy/</t>
+  </si>
+  <si>
+    <t>Миндаль с морской солью, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/mindal_s_morskoy_solyu/</t>
+  </si>
+  <si>
+    <t>Миндаль со вкусом табаско, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/mindal_so_vkusom_tabasko/</t>
+  </si>
+  <si>
+    <t>Крупный арахис со вкусом холодца с хреном, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_krupnyy_so_vkusom_khren_i_kholodets/</t>
+  </si>
+  <si>
+    <t>Арахис XXL со вкусом Лобстера</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_xxl_lobster/</t>
+  </si>
+  <si>
+    <t>Арахис в глазури Новый Восток, микс, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri_miks_nv/</t>
+  </si>
+  <si>
+    <t>Арахис хрустящий Том Ям крупный</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_tom_yam_krupnyy/</t>
+  </si>
+  <si>
+    <t>Арахис в глазури Averton Asia collection, том ям, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_asia_tom_yam/</t>
+  </si>
+  <si>
+    <t>Арахис XXL со вкусом Сыра</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_syr_krupnyy/</t>
+  </si>
+  <si>
+    <t>Арахис хрустящий Кимчи</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_khrustyashchiy_kimchi/</t>
+  </si>
+  <si>
+    <t>Арахис XXL со вкусом Васаби</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_vasabi_krupnyy/</t>
+  </si>
+  <si>
+    <t>Арахис XXL с солью</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_xxl_solenyy/</t>
+  </si>
+  <si>
+    <t>Ореховый коктейль, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/orexovay-smes/</t>
+  </si>
+  <si>
+    <t>Арахис жарено соленый, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_zhareno_solenyy_/</t>
+  </si>
+  <si>
     <t>Арахис XXL морская соль, 1 кг</t>
   </si>
   <si>
-    <t>пакет</t>
-[...224 lines deleted...]
-    <t>https://fishmany.ru/catalog/orekhi/arakhis_kopchenyy_krupnyy/</t>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_xxl_morskaya_sol/</t>
+  </si>
+  <si>
+    <t>Арахис крупный премиум, 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/arakhis_krupnyy_premium/</t>
+  </si>
+  <si>
+    <t>Фисташки со вкусами микс, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/fistashki_so_vkusami_miks_500_g/</t>
+  </si>
+  <si>
+    <t>Фисташки со вкусом бекона, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/orekhi/fistashki_so_vkusom_bekona_500_g/</t>
   </si>
   <si>
     <t>Фисташки жарено соленые натуралка 22/24</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/orekhi/fistashka_premium_naturalka_22_24/</t>
   </si>
   <si>
-    <t>Испанская смесь васаби, 1 кг</t>
-[...245 lines deleted...]
-    <t>https://fishmany.ru/catalog/orekhi/fistashki_so_vkusom_bekona_500_g/</t>
+    <t>Гренки ржаные Averton «Лук шалот», 1 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_luk_shalot/</t>
   </si>
   <si>
     <t>Чипсы хлебные Лутовские «Карамелизованный лук», 1 кг</t>
   </si>
   <si>
     <t>Лутовские снэки</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/grenki-i-sukhariki/chipsy_khlebnye_luk/</t>
   </si>
   <si>
     <t>Гренки пшеничные Лутовские «Баварские колбаски», 1 кг</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_bavarskie_kolbaski/</t>
   </si>
   <si>
     <t>Гренки пшеничные Лутовские «Грибы со сметаной», 1 кг</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_griby_so_smetanoy/</t>
   </si>
   <si>
     <t>Гренки пшеничные Лутовские «Императорский краб», 1 кг</t>
   </si>
@@ -894,62 +900,86 @@
   <si>
     <t>Ушки свиные варено копченые острые, 90 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_ostrye/</t>
   </si>
   <si>
     <t>Ушки свиные варено копченые с горчицей, 90 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_s_gorchitsey_90_g/</t>
   </si>
   <si>
     <t>Ушки свиные варено копченые с чесноком, 90 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushi_svinye_kopcheno_vyalenye_s_chesnokom/</t>
   </si>
   <si>
     <t>Ушки свиные варено копченые Холодец с хреном, 90 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_kholodets_s_khrenom/</t>
   </si>
   <si>
+    <t>Мясные чипсы из индейки, 500 г</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/myasnye_chipsy_iz_indeyki/</t>
+  </si>
+  <si>
     <t>Ломтики из свинины сыровяленый, 500 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/lomtiki_iz_svininy_produkt_myasnoy_syrovyalenyy/</t>
   </si>
   <si>
-    <t>Ломтики острые сыровяленый, 500 г</t>
+    <t>ДЖЕРКИ ИЗ КУРИЦЫ СЫРОВЯЛЕНЫЕ ЧЕСНОЧНЫЕ</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/dzherki_iz_kuritsy_syrovyalenye_chesnochnye/</t>
+  </si>
+  <si>
+    <t>Ломтики острые сыровяленые, 500 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/lomtiki_ostrye_/</t>
   </si>
   <si>
+    <t>ДЖЕРКИ ИЗ КУРИЦЫ СЫРОВЯЛЕНЫЕ МЕКСИКА</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/dzherki_iz_kuritsy_syrovyalenye_meksika/</t>
+  </si>
+  <si>
+    <t>ДЖЕРКИ ИЗ КУРИЦЫ СЫРОВЯЛЕНЫЕ</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/dzherki-myasnyye-sneki/dzherki_iz_kuritsy_syrovyalenye/</t>
+  </si>
+  <si>
     <t>Сыр копчёный Охотничий, 1 кг</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/syrnyye-sneki/syr-kopch-ohkotnichy/</t>
   </si>
   <si>
     <t>Сыр копченый "Пряди"</t>
   </si>
   <si>
     <t>Дондуковские сыры</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/syrnyye-sneki/syr_kopchenyy_pryadi/</t>
   </si>
   <si>
     <t>Сырные шарики CHEE CORN Оригинальные, 500 г</t>
   </si>
   <si>
     <t>Chee corn</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/syrnyye-sneki/syr-shariki-original/</t>
   </si>
   <si>
     <t>Сырные шарики CHEE CORN микс</t>
@@ -1047,93 +1077,117 @@
   <si>
     <t>Гренки ржаные Добрынов «Деревенские», чеснок, 1 кг</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/grenki-i-sukhariki/rzhanye/grenki_derevenskie/</t>
   </si>
   <si>
     <t>Сухарики пшеничные Снэкушки, сало и горчица, 1 кг</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye/sukhariki_pshenichnye_salo_gorchitsa/</t>
   </si>
   <si>
     <t>Сухарики пшеничные Снэкушки, чеснок, 1 кг</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye/sukhariki_pshenichnye_chesnok/</t>
   </si>
   <si>
     <t>Сухарики пшеничные Снэкушки, жареные лисички, 1 кг</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye/sukhariki_pshenichnye_zharenye_lisichki/</t>
   </si>
   <si>
-    <t>Мясные чипсы из индейки, 500 г</t>
-[...4 lines deleted...]
-  <si>
     <t>Чипсы кукурузные Начос с Оригинальным вкусом 500 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_originalnye_500_g/</t>
   </si>
   <si>
     <t>Чипсы кукурузные Начос с Тайским перцем 500 г</t>
   </si>
   <si>
     <t>В коробке 8 пакетов по 500 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_tayskiy_perets_500_g/</t>
   </si>
   <si>
     <t>Чипсы кукурузные Начос со вкусом Барбекю 500 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_barbekyu_500_g/</t>
   </si>
   <si>
     <t>Чипсы кукурузные Начос со вкусом Бекона 500 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_bekon_500_g/</t>
   </si>
   <si>
     <t>Чипсы кукурузные Начос со вкусом Сметаны и Лука 500 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_smetana_i_luk_500_g/</t>
   </si>
   <si>
     <t>Чипсы кукурузные Начос со вкусом Сыра 500 г</t>
   </si>
   <si>
     <t>https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_syr_500_g/</t>
+  </si>
+  <si>
+    <t>Набор закусок к пиву «Вечер у костра», 4 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/nabory/nabor_vecher_u_kostra/</t>
+  </si>
+  <si>
+    <t>Набор закусок к пиву «Жаркая пятница», 4 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/nabory/nabor_zharkaya_pyatnitsa/</t>
+  </si>
+  <si>
+    <t>Набор закусок к пиву «Королевский улов», 4 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/nabory/nabor_korolevskiy_ulov/</t>
+  </si>
+  <si>
+    <t>Набор закусок к пиву «Русское застолье», 4 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/nabory/nabor_russkoe_zastolye/</t>
+  </si>
+  <si>
+    <t>Набор закусок к пиву «Чесночная классика», 4 кг</t>
+  </si>
+  <si>
+    <t>https://fishmany.ru/catalog/nabory/nabor_chesnochnaya_klassika/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1177,51 +1231,51 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9DEE3"/>
       </left>
       <right style="thin">
         <color rgb="FFD9DEE3"/>
       </right>
       <top style="thin">
         <color rgb="FFD9DEE3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9DEE3"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="821">
+  <cellXfs count="866">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
@@ -1680,1020 +1734,1128 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...968 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
@@ -3151,50 +3313,77 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
@@ -3655,4812 +3844,5082 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_Morskaya_sol_101.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3o9fxotbscon31szuktf4cakrwa6dqkk2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Gorbusha-solomkoy-vyalenaya-500-g3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lyu9rvjt8lnes35l0y2icvbkb16tqvga4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/swiie1pcxgyps66ypa4risnjldq7bk9h5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/hof7musmkih2erz0idcqhlbvjppu1ndo6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Mintay_pialochki_ot_fishmanii_45457.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bzxgjmjyk058z92amh3ozzr36rka39js8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Kambalka-sushenaya9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Lakedra-sushenaya-vyalenaya10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Ugor-soleno-sushenyy11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ap29f9lftmvxsmnfpdew7djkk7zw2ap712.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m478cacnpq9q7r28hivh31a0abbjziw413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wu8w9cz31eq0la8xy2u1shmh6gz40kqn14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ge9q5i3tlngn7agymcpw9wepj6jm4215.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/duzxw61fe6ulqfrjbubgncm3dhufjpxp16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z77296k7ioy2c0tbpkcjrf27uru8di7q17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vl2p8rwts13mhn7mhbcnt9kab4p2dzc918.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/u57m5s209k4zjk94j35sngb62sxef4du19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cqc4tkxlq7shh6n5fr0mvq1otfl3g5520.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nxm0o7wzq5e7m6qyxem60izetoodk60n21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Vobla-ochishchennaya-s-ikroy22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Anchous-soleno-sushenyy23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Gorbusha-vyalenaya-palochki24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pelyad_solenaya_anons25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Solomka_kambaly_ot_fishmanii_226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27qdyj5w4yophij3w0omynvk2vu9j1rd27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3olr1djzfouqaqighm1t34tzjamrnd7p28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zh3eml7d9hlzzeba3zbtc70ujxdjgwmp29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mn5ge4nnjg939kw1eo9ykuvu4plxffrj30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zh3eml7d9hlzzeba3zbtc70ujxdjgwmp31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_kopchenyy_2132.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Fistashka_naturalnaya_ot_fishmanii_133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caouqo01v9etpqu5gr05wi86x9mbjf5r34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4axuzljvj0t05d761f9fg0kykd3f1w0v40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rgtih1vqxeulfeo05jx8um07uh52oejs41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Kukuruza_barbekyu_142.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Kukuruza_dvoynoy_syr_143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Kukuruza_sol_244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_kopchenyy_barbekyu_145.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ihl1endwe63uw6vfx0we4jlaww0x9cwh46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_v_glazuri_bekon_NV_1147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m4al6e6nuy0t41ba4smt8ynalhm2nxw948.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis-v-glazuri-syr-s-chesnokom_149.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wopbo9jey7ydgndwml4bafef33seiafq50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/twlp2uo1tu15k6hvcd2xsvk6fyzoqwo551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8zo52zk240gajyx6d6y3p1dpp51m42052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s3rvhblw6j5bpks9h395ehahx8w1y3xv53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vr5z7tya44wakvf8ovya8nrl81fmgdny54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MAkakdamiya_Avstraliya_0155.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x7snjuzwbyif06ku2mrk517rg7eqr7ie56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fpota8ufxtuvdztj495hcpor493zrn0k57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qwd7xoh2zub6d0rdwsyie1tor30zp3ys58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ngtc3p861b3zw6osuga8w2doahkdi1li59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1x8xik1dlay9t9fy2oxlzm5e8craiy3n60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pixyv01vq72tu9llco9f4595ox074qm561.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x2cb4gu7l7m1rhlbop9kzqbnghyvbbbh62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519284273380969546263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_v_korochke_Premium_Tom_YAM_464.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tgxvljus0c7ivwwfzcls7dwmsz3w922e65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519061268800536529366.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fq9jzw68vwcrm7f8kcnn28bl3r0hzbys67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ik0zecg3zcspjha20p2ikzilis6wjn3068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orekhovyy_kokteyl1169.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_zharenyy_kupit_170.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_krupnyy_premium_271.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Fistashka_miks_ot_fishmanii_172.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Fistashki_bekon_ot_fishmanii_273.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-CHipsy-khlebnye-Karamelizovannyy-luk74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Bavarskie-kolbaski75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Griby-so-smetanoy76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-so-vkusom-imperatorskogo-kraba77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Kopchenyy-losos78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-so-vkusom-krasnoy-ikry79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Krylyshki-barbekyu80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-so-vkusom-smetany-i-luka81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Syr-s-chesnokom82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-so-vkusom-syra83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-s-tayskim-pertsem84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-_Utka-po-pekinski_85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-rzhano_pshenichnye-so-vkusom-Telyatina-na-grile86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-SNAPSY-s-chesnokom87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-CHipsy-khlebnye-Marinovannye-ogurtsy88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-KHOLODETS-S-KHRENOM89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-Derevenskie-s-bekonom90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-rzhanye-Averton-KHalapenyu-s-ogurchikami91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-rzhanye-so-vkusom-Kopchenogo-lososya92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-SO-VKUSOM-SEMGI-I-SYRA93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-CHESNOK-S-KOPCHENYM-SHPIKOM94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-SO-VKUSOM-REBRYSHEK-V-GRILE95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-SO-VKUSOM-KOROLEVSKOGO-KRABA96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-BEKON97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-TAYSKIIY-PERETS-S-PAPRIKOY98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Krutony-bagetnye-Averton-Okhotnichi-kolbaski99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-BARANINA-S-CHESNOKOM100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Krutony-bagetnye-Averton-Cyr-slivochnyy-s-ovoshchami101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Krutony-bagetnye-Averton-Varenye-raki-s-ukropom102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-SO-VKUSOM-CHESNOKA103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Krutony-bagetnye-Averton-Krasnaya-ikra104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-MEKSIKANSKIE-PRYANOSTI105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Sukhariki_chesnochnyy_miks_2106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-struzhka-kalmara-rozovaya-so-vkusom-kraba-tseny-ot-1_nbsp_480.00-_8381_107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3gtzfy75wb1gq4ixs9r2qjt4b41w1vwq108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-khot-teyst-tseny-ot-1_nbsp_520.00-_8381_109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-palochki-kalmara-tseny-ot-1_nbsp_520.00-_8381_110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yjfvfvxagi2f75ljcm1eqlcuwf7khbs1111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-pautinka-iz-kalmara-tseny-ot-1_nbsp_410.00-_8381_112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vpf1wx5p65sk3x151zrzblbryc0qo1v9113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-kalmar-polukoltsa-so-vkusom-kraba-tseny-ot-1_nbsp_175.00-_8381_114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-kalmar-sushenyy-pyatochki-tseny-ot-1_nbsp_410.00-_8381_115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-polukoltsa-kalmara-tseny-ot-1_nbsp_410.00-_8381_116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-polukoltsa-kalmara-tseny-ot-1_nbsp_240.00-_8381_117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-struzhka-kalmara-soleno-sushenaya-tseny-ot-1_nbsp_275.00-_8381_118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ikra_vobly_1119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451612155456649048120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ikra_kambaly_00122121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ikra_treski_ot_fishmanii122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/j0jaqyjamv3apsd0z2lbioy934sd0msz123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ypz6rtj2tezyddj61jyjrn9x2y8a7ca124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_klassika125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_ostrye126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_s_gorchitsey127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_chesnok128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_kholodets_s_khrenom129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Lomtiki_svinina_ot_fishmanii_1130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Lomtiki_ostrye_ot_fishmanii_1131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-kopchenyy-_okhotnichiy_7007132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-kopchenyy-_pryadi_7002133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syrnye-shariki-chee-corn-originalnye-500-g7012134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syrnye-shariki-chee-corn-miks7020135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-kopchenyy-_bochonok_7008136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-sukhoy-kopchenyy-_khvorost_-500-g7005137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-_patrony_-kopchenye-na-olkhe70401138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-_patrony_-kopchenye-s-pertsem70411139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-kosa-kopchenaya7029140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image_f6b3c6db_7dc1_48cb_8b8e_6f792453341c141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/arakhis-v-glazuri-smetana-s-zelenyu142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed7458_e732_4619_b804_4d26b968a89b_68c17f8b559351.73576784143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301157801814069882144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_Aziya_kollektsiya_Kimchi_3145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_Aziya_kollektsiya_Miks_6146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_v_khrrustyashchey_korochke_Premium_Vasabi33147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_v_khrrustyashchey_korochke_Premium_CHesnok_33148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-Derevenskie-s-adzhikoy149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-Derevenskie-s-chesnokom150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Sukhariki_derevenskie_salo_s_gorchitsey151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Sukhariki_chsenochnye_1152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Sukhariki_lisichki_zharenye_1153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64qdtkr970ttg7k7tjsaf61x0qws9svj154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m155.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m156.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m157.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m158.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m159.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Gorbusha-solomkoy-vyalenaya-500-g1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/lyu9rvjt8lnes35l0y2icvbkb16tqvga2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Mintai_-Astrakhankina-1000x1000-90KB3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/swiie1pcxgyps66ypa4risnjldq7bk9h4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Mintai_-_-otkrytyi_-paket5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Taranka-Astrakhankina-1000x1000-90KB6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Kambalka-sushenaya7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07_lakedra8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_ugor9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Imperatorskii_-polosatik-Chipka-_-sai_t-1000x1000-do-100KB10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/m478cacnpq9q7r28hivh31a0abbjziw411.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/wu8w9cz31eq0la8xy2u1shmh6gz40kqn12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ge9q5i3tlngn7agymcpw9wepj6jm4213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/duzxw61fe6ulqfrjbubgncm3dhufjpxp14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/z77296k7ioy2c0tbpkcjrf27uru8di7q15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vl2p8rwts13mhn7mhbcnt9kab4p2dzc916.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/u57m5s209k4zjk94j35sngb62sxef4du17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cqc4tkxlq7shh6n5fr0mvq1otfl3g5518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nxm0o7wzq5e7m6qyxem60izetoodk60n19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04_vobla_s_ikroy20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Anchousy-sushenyi_21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Gorbusha-vyalenaya-palochki22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ZHeltyi_-polosatik-_-paket-sai_t-1000x1000-do-90KB23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pelyad_solenaya_anons24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Solomka_kambaly_ot_fishmanii_225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27qdyj5w4yophij3w0omynvk2vu9j1rd26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3olr1djzfouqaqighm1t34tzjamrnd7p27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zh3eml7d9hlzzeba3zbtc70ujxdjgwmp28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mn5ge4nnjg939kw1eo9ykuvu4plxffrj29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/zh3eml7d9hlzzeba3zbtc70ujxdjgwmp30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis-zharenyy-XXL_-kopchyenyy_-1-kg31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caouqo01v9etpqu5gr05wi86x9mbjf5r32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ispanskaya_smes_karamel_1037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4axuzljvj0t05d761f9fg0kykd3f1w0v38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/rgtih1vqxeulfeo05jx8um07uh52oejs39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Kukuruza_barbekyu_140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Kukuruza_dvoynoy_syr_141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Kukuruza_sol_242.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_kopchenyy_barbekyu_143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_zakrytyi_paket44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Bekon45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_zakrytyi_paket46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/arakhis_v_glazuri_novyy_vostok_syr_s_chesnokom_1_kg47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_zakrytyi_paket48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/twlp2uo1tu15k6hvcd2xsvk6fyzoqwo549.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8zo52zk240gajyx6d6y3p1dpp51m42050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/s3rvhblw6j5bpks9h395ehahx8w1y3xv51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vr5z7tya44wakvf8ovya8nrl81fmgdny52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MAkakdamiya_Avstraliya_0153.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/x7snjuzwbyif06ku2mrk517rg7eqr7ie54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fpota8ufxtuvdztj495hcpor493zrn0k55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/qwd7xoh2zub6d0rdwsyie1tor30zp3ys56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ngtc3p861b3zw6osuga8w2doahkdi1li57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1x8xik1dlay9t9fy2oxlzm5e8craiy3n58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pixyv01vq72tu9llco9f4595ox074qm559.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhisovyi_-miks60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05_piknik61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_v_korochke_Premium_Tom_YAM_462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021022f1_11fe_40bf_9048_6703f3c8773e63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Kimchi64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis-Vasabi65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ik0zecg3zcspjha20p2ikzilis6wjn3066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orekhovyy_kokteyl1167.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_zharenyy_kupit_168.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_Morskaya_sol_1069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis-s-nadorvannym-paketom70.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Fistashka_miks_ot_fishmanii_171.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Fistashki_bekon_ot_fishmanii_272.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Fistashka-makrosemka73.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/grenki-luk-shalot-na-nei_tralnom74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-CHipsy-khlebnye-Karamelizovannyy-luk75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Bavarskie-kolbaski76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Griby-so-smetanoy77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-so-vkusom-imperatorskogo-kraba78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Kopchenyy-losos79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-so-vkusom-krasnoy-ikry80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Krylyshki-barbekyu81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-so-vkusom-smetany-i-luka82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-Syr-s-chesnokom83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-so-vkusom-syra84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-s-tayskim-pertsem85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-pshenichnye-_Utka-po-pekinski_86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-rzhano_pshenichnye-so-vkusom-Telyatina-na-grile87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-SNAPSY-s-chesnokom88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-CHipsy-khlebnye-Marinovannye-ogurtsy89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-KHOLODETS-S-KHRENOM90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-Derevenskie-s-bekonom91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-rzhanye-Averton-KHalapenyu-s-ogurchikami92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-rzhanye-so-vkusom-Kopchenogo-lososya93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-SO-VKUSOM-SEMGI-I-SYRA94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-CHESNOK-S-KOPCHENYM-SHPIKOM95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-SO-VKUSOM-REBRYSHEK-V-GRILE96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-SO-VKUSOM-KOROLEVSKOGO-KRABA97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-BEKON98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-TAYSKIIY-PERETS-S-PAPRIKOY99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Krutony-bagetnye-Averton-Okhotnichi-kolbaski100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-BARANINA-S-CHESNOKOM101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Krutony-bagetnye-Averton-Cyr-slivochnyy-s-ovoshchami102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Krutony-bagetnye-Averton-Varenye-raki-s-ukropom103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-SO-VKUSOM-CHESNOKA104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Krutony-bagetnye-Averton-Krasnaya-ikra105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-GRENKI-MEKSIKANSKIE-PRYANOSTI106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Sukhariki_chesnochnyy_miks_2107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-struzhka-kalmara-rozovaya-so-vkusom-kraba-tseny-ot-1_nbsp_480.00-_8381_108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3gtzfy75wb1gq4ixs9r2qjt4b41w1vwq109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-khot-teyst-tseny-ot-1_nbsp_520.00-_8381_110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Palochki-v-pakete111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/yjfvfvxagi2f75ljcm1eqlcuwf7khbs1112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fm_pautinka_new113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vpf1wx5p65sk3x151zrzblbryc0qo1v9114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Polukoltsa_90-KB115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-kalmar-sushenyy-pyatochki-tseny-ot-1_nbsp_410.00-_8381_116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Polukoltsa-kalmara117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-polukoltsa-kalmara-tseny-ot-1_nbsp_240.00-_8381_118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_closed119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ikra_vobly_1120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451612155456649048121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ikra_kambaly_00122122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ikra_treski_ot_fishmanii123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Svinye-chipsy-_-otkrytyi_-paket124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Kurinye-chipsy-_-zakrytyi_-paket125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_klassika126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_ostrye127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_s_gorchitsey128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_chesnok129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Ushki_kholodets_s_khrenom130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/CHipsy-iz-indei_ki-_-vakuumnyi_-paket131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Lomtiki_svinina_ot_fishmanii_1132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Dzherki_iz_kuritsy_syrovyalenye_chesnochnye_ot_fishmanii_1133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Lomtiki-ostrye134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Dzherki-Meksika-v-pakete-bez-lomtikov135.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Dzherki-iz-kuritsy-_-Fishmany136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Syr-okhota-_-domashnii_-perekus137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Syr-pryadi-_-perekus138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syrnye-shariki-chee-corn-originalnye-500-g7012139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syrnye-shariki-chee-corn-miks7020140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bochonok-otkrytyi_-paket141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-sukhoy-kopchenyy-_khvorost_-500-g7005142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-_patrony_-kopchenye-na-olkhe70401143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-_patrony_-kopchenye-s-pertsem70411144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/syr-kosa-kopchenaya7029145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/honey_mustard_01_v2146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Smetana-s-zelenyu147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Buzhenina-s-chesnokom148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301157801814069882149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_Aziya_kollektsiya_Kimchi_3150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_Aziya_kollektsiya_Miks_6151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_v_khrrustyashchey_korochke_Premium_Vasabi33152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Arakhis_v_khrrustyashchey_korochke_Premium_CHesnok_33153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-Derevenskie-s-adzhikoy154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Foto-Grenki-Derevenskie-s-chesnokom155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Sukhariki_derevenskie_salo_s_gorchitsey156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Sukhariki_chsenochnye_1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Sukhariki_lisichki_zharenye_1158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m159.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m160.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m161.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m162.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66st76hqy2uq2onk401u390jd8q9g3m163.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_vecher_u_kostra164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_zharkaya_pyatnitsa165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_korolevskiy_ulov166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_russkoe_zastolye167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nabor_chesnochnaya_klassika168.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="723900"/>
+    <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1057275" cy="723900"/>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="923925" cy="723900"/>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="542925" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="542925" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="542925" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1257300" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="733425" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1095375" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>10</xdr:row>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>11</xdr:row>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>12</xdr:row>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>14</xdr:row>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="542925" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="542925" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="962025" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>15</xdr:row>
+        <xdr:cNvPr id="109" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="110" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="647700" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="962025" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="114" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1095375" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="495300" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="514350" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="504825" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="695325" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="733425" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="742950" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="723900" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>163</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="962025" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="" descr=""/>
-[...173 lines deleted...]
-      <xdr:row>23</xdr:row>
+        <xdr:cNvPr id="159" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="723900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>168</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="164" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>25</xdr:row>
+        <xdr:cNvPr id="165" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>26</xdr:row>
+        <xdr:cNvPr id="166" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="167" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="723900" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="" descr=""/>
-[...3995 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <xdr:cNvPr id="168" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8719,4364 +9178,4567 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/novinki/arakhis_xxl_morskaya_sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/zheltyy_polosatik/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/gorbusha_vyalenaya_palochkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/som_solomkoy_500_g_premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/som-palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/midii-vyalenyye-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/chipsy_semga_/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/mintay_palochki_premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/palochki_taranki_s_pertsem_premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/kambalka_delikatesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/lakedra_sushenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/ugor_soleno_sushenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/imperatorskiy_polosatik_soleno_sushenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/yantarnoy-s-percem/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/kusochki-yantarnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/tsarskiy_polosatik_sushenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/gorbusha_steyki_kopcheno_vyalenye/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/krevetki_chili_i_paprika_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/krevetki_tom_yam_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/krevetki_s_morskoy_solyu_500/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/krevetki_sushenye_s_chesnokom%20500/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/solomka_vobly_soleno_sushenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/vobla_ochishchennaya_s_ikroy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/anchous-susheny/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/gorbusha_vyalenaya_palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/pelyad_vyalenaya_1000_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/solomka_kambaly/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_4_syra/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_vasabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_chili/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_tabaska/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_tayskiy_perets/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_kopchenyy_krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashka_premium_naturalka_22_24/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_vasabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_zhguchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_lisichki_s_syrom_parmezan/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_originalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_pikantnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_solenaya_karamel/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-syra-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-hrena-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/kukuruza_adzhika/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/kukuruza_zharenaya_dvoynoy_syr/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/kukuruza_zharenaya_sol_/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_kopchenyy_barbekyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-barbeku-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-becon-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-vasabi-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_syr_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-4-syra-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/keshyu_zhareno_solenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/keshyu_morskaya_sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/keshyu_tabasko/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/keshyu_so_vkusom_chili/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/makadamiya_5a_neochishchennaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/mindal_zhareno_solenyy_1000_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/mindal_kopchenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/mindal_s_morskoy_solyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/mindal_so_vkusom_tabasko/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_krupnyy_so_vkusom_khren_i_kholodets/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_xxl_lobster/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_zharenyy_v_glazuri_morskoe_assorti/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri_miks_nv/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_tom_yam_krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_asia_tom_yam/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_syr_krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_khrustyashchiy_kimchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_vasabi_krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_xxl_solenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/orexovay-smes/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_zhareno_solenyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_krupnyy_premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_so_vkusami_miks_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_so_vkusom_bekona_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/chipsy_khlebnye_luk/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_bavarskie_kolbaski/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_griby_so_smetanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_so_vkusom_kraba/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_kopchenyy_losos/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki-pshenichnyye-so-vkusom-krasnoy-ikry/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_krylyshki_barbekyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_so_vkusom_smetany_i_zeleni/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_syr_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki-pshenichnyye-so-vkusom-syra/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki-pshenichnyye-s-tayskim-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_utka_po_pekinski/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_rzhano_pshenichnye_so_vkusom_telyatina_na_grile/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_snapsy_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_marinovannye_ogurtsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_kholodets_s_khreom/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_derevenskie_s_bekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_khalapenyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_rzhanye_so_vkusom_kopchenogo_lososya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_semga_s_syrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_chesnok_i_kopchenyy_shpik/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_rzhanye_rebryshki/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_korolevskiy_krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_bekon/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_tayskiy_perets_s_paprikoy_demidovskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhari_okhotnichi_kolbaski_zhitnitskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_averton_baranina_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhari_syr_slivochnyy_s_ovoshchami_zhitnitskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhariki_raki_s_ukropom/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_s_chesnokom_demidovskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhari_krasnaya_ikra_zhitnitskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_meksikanskie_pryanosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhariki_rzhano_pshenichnye_chesnochnyy_miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/struzhka_kalmara_vkus_kraba_rozovaya_chipka/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/struzhka-kalmara-po-shankhayski/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/khot_teyst/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/palochki_kalmara/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/narezka_kalmara_po_shankhayski_s_pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/pautinka_kalmara/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/narezka_kalmara_so_vkusom_myasa_kraba_/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/polukoltsa_kalmara_so_vkusom_kraba_chipka/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/kalmar_sushenyy_pyatachki_chipka/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/polukoltsa_kalmara_astrakhankina/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/polukoltsa_kalmara/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/struzhka-kalmara/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/struzhka_kalmara_chipka/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/ikra-vyalenaya/ikra_vobly_vyalenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/ikra-vyalenaya/ikra_kambaly_vyalenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/ikra-vyalenaya/ikra_mintaya_vyalenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/ikra-vyalenaya/ikra_treski_vyalenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/myasnyye-chipsy-iz-svininy-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/myasnyye-chipsy-iz-kuritsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_klassicheskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_ostrye/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_s_gorchitsey_90_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushi_svinye_kopcheno_vyalenye_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_kholodets_s_khrenom/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/lomtiki_iz_svininy_produkt_myasnoy_syrovyalenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/lomtiki_ostrye_/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr-kopch-ohkotnichy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr_kopchenyy_pryadi/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr-shariki-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syrnyye-shariki-miks-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr-bochonok/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr-sukhoy-hvorost/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr_patrony_kopchenyy_na_olkhe_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr_patrony_kopchenye_s_pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr_kosa_kopchenyy_1000_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_gorchitsa_s_medom/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis-smetany-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_buzhenina_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_asia_tayskiy_perets/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_asia_kimchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_asia_morskoy_kokteyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_premium_vasabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_premium_chesnok/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/rzhanye/grenki_derevenskie_s_adzhikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/rzhanye/grenki_derevenskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye/sukhariki_pshenichnye_salo_gorchitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye/sukhariki_pshenichnye_chesnok/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye/sukhariki_pshenichnye_zharenye_lisichki/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/vyalenoe_myaso/myasnye_chipsy_iz_indeyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_originalnye_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_tayskiy_perets_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_barbekyu_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_bekon_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_smetana_i_luk_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_syr_500_g/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/gorbusha_vyalenaya_palochkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/som_solomkoy_500_g_premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/midii_krupnye_500_g_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/mintay_palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/som-palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/chipsy_semga_/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/mintay_palochki_premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/palochki_taranki_s_pertsem_premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/kambalka_delikatesnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/lakedra_sushenaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/ugor_soleno_sushenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/imperatorskiy_polosatik_soleno_sushenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/yantarnoy-s-percem/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/kusochki-yantarnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/tsarskiy_polosatik_sushenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/gorbusha_steyki_kopcheno_vyalenye/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/krevetki_chili_i_paprika_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/krevetki_tom_yam_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/krevetki_s_morskoy_solyu_500/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/krevetki_sushenye_s_chesnokom_500/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/solomka_vobly_soleno_sushenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/vobla_ochishchennaya_s_ikroy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/anchous-susheny/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/gorbusha_vyalenaya_palochki/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/zheltyy_polosatik/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/pelyad_vyalenaya_1000_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/rybnyye-sneki/solomka_kambaly/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_4_syra/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_vasabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_chili/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_tabaska/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_tayskiy_perets/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_kopchenyy_krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_vasabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_zhguchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_lisichki_s_syrom_parmezan/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_originalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_pikantnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/ispanskaya_smes_solenaya_karamel/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-syra-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-hrena-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/kukuruza_adzhika/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/kukuruza_zharenaya_dvoynoy_syr/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/kukuruza_zharenaya_sol_/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_kopchenyy_barbekyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-barbeku-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-becon-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-vasabi-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_syr_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis-4-syra-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/keshyu_zhareno_solenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/keshyu_morskaya_sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/keshyu_tabasko/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/keshyu_so_vkusom_chili/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/makadamiya_5a_neochishchennaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/mindal_zhareno_solenyy_1000_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/mindal_kopchenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/mindal_s_morskoy_solyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/mindal_so_vkusom_tabasko/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_krupnyy_so_vkusom_khren_i_kholodets/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_xxl_lobster/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri_miks_nv/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_tom_yam_krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_asia_tom_yam/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_syr_krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_khrustyashchiy_kimchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_vasabi_krupnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_xxl_solenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/orexovay-smes/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_zhareno_solenyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_xxl_morskaya_sol/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_krupnyy_premium/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_so_vkusami_miks_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashki_so_vkusom_bekona_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/fistashka_premium_naturalka_22_24/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_luk_shalot/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/chipsy_khlebnye_luk/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_bavarskie_kolbaski/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_griby_so_smetanoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_so_vkusom_kraba/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_kopchenyy_losos/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki-pshenichnyye-so-vkusom-krasnoy-ikry/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_krylyshki_barbekyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_so_vkusom_smetany_i_zeleni/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_syr_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki-pshenichnyye-so-vkusom-syra/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki-pshenichnyye-s-tayskim-pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye_utka_po_pekinski/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_rzhano_pshenichnye_so_vkusom_telyatina_na_grile/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_snapsy_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_marinovannye_ogurtsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_kholodets_s_khreom/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_derevenskie_s_bekonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_khalapenyu/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_rzhanye_so_vkusom_kopchenogo_lososya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_semga_s_syrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_chesnok_i_kopchenyy_shpik/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_rzhanye_rebryshki/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_korolevskiy_krab/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_bekon/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_tayskiy_perets_s_paprikoy_demidovskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhari_okhotnichi_kolbaski_zhitnitskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_averton_baranina_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhari_syr_slivochnyy_s_ovoshchami_zhitnitskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhariki_raki_s_ukropom/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_s_chesnokom_demidovskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhari_krasnaya_ikra_zhitnitskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_meksikanskie_pryanosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/sukhariki_rzhano_pshenichnye_chesnochnyy_miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/struzhka_kalmara_vkus_kraba_rozovaya_chipka/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/struzhka-kalmara-po-shankhayski/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/khot_teyst/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/palochki_kalmara/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/narezka_kalmara_po_shankhayski_s_pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/pautinka_kalmara/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/narezka_kalmara_so_vkusom_myasa_kraba_/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/polukoltsa_kalmara_so_vkusom_kraba_chipka/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/kalmar_sushenyy_pyatachki_chipka/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/polukoltsa_kalmara_astrakhankina/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/polukoltsa_kalmara/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/struzhka-kalmara/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/kalmar/struzhka_kalmara_chipka/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/ikra-vyalenaya/ikra_vobly_vyalenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/ikra-vyalenaya/ikra_kambaly_vyalenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/ikra-vyalenaya/ikra_mintaya_vyalenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/ikra-vyalenaya/ikra_treski_vyalenaya_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/myasnyye-chipsy-iz-svininy-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/myasnyye-chipsy-iz-kuritsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_klassicheskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_ostrye/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_s_gorchitsey_90_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushi_svinye_kopcheno_vyalenye_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/ushki_svinye_vareno_kopchenye_kholodets_s_khrenom/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/myasnye_chipsy_iz_indeyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/lomtiki_iz_svininy_produkt_myasnoy_syrovyalenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/dzherki_iz_kuritsy_syrovyalenye_chesnochnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/lomtiki_ostrye_/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/dzherki_iz_kuritsy_syrovyalenye_meksika/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/dzherki-myasnyye-sneki/dzherki_iz_kuritsy_syrovyalenye/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr-kopch-ohkotnichy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr_kopchenyy_pryadi/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr-shariki-original/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syrnyye-shariki-miks-500-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr-bochonok/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr-sukhoy-hvorost/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr_patrony_kopchenyy_na_olkhe_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr_patrony_kopchenye_s_pertsem/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/syrnyye-sneki/syr_kosa_kopchenyy_1000_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_gorchitsa_s_medom/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis-smetany-sil/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_buzhenina_s_chesnokom/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_asia_tayskiy_perets/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_asia_kimchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_asia_morskoy_kokteyl/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_premium_vasabi/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/orekhi/arakhis_v_glazuri/arakhis_premium_chesnok/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/rzhanye/grenki_derevenskie_s_adzhikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/rzhanye/grenki_derevenskie/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye/sukhariki_pshenichnye_salo_gorchitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye/sukhariki_pshenichnye_chesnok/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/grenki-i-sukhariki/grenki_pshenichnye/sukhariki_pshenichnye_zharenye_lisichki/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_originalnye_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_tayskiy_perets_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_barbekyu_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_bekon_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_smetana_i_luk_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/chipsy_nachos/chipsy_nachos_syr_500_g/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/nabory/nabor_vecher_u_kostra/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/nabory/nabor_zharkaya_pyatnitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/nabory/nabor_korolevskiy_ulov/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/nabory/nabor_russkoe_zastolye/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fishmany.ru/catalog/nabory/nabor_chesnochnaya_klassika/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I164"/>
+  <dimension ref="A1:I173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="56" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="13" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="46" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="34">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="657" t="s">
+      <c r="I1" s="693" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="1" ht="64">
       <c r="A2" s="2"/>
       <c r="B2" s="5">
-        <v>5210</v>
-[...1 lines deleted...]
-      <c r="C2" s="167" t="s">
+        <v>60071</v>
+      </c>
+      <c r="C2" s="176" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="329"/>
-[...3 lines deleted...]
-      <c r="F2" s="491" t="s">
+      <c r="D2" s="347"/>
+      <c r="E2" s="518">
+        <v>500</v>
+      </c>
+      <c r="F2" s="518" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="491">
-[...5 lines deleted...]
-      <c r="I2" s="658" t="s">
+      <c r="G2" s="518">
+        <v>900</v>
+      </c>
+      <c r="H2" s="518">
+        <v>855</v>
+      </c>
+      <c r="I2" s="694" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="1" ht="64">
-      <c r="A3" s="2"/>
+      <c r="A3"/>
       <c r="B3" s="6">
-        <v>6009</v>
-[...1 lines deleted...]
-      <c r="C3" s="168" t="s">
+        <v>6148</v>
+      </c>
+      <c r="C3" s="177" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="330" t="s">
+      <c r="D3" s="348"/>
+      <c r="E3" s="519" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="492" t="s">
+      <c r="F3" s="519" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="492" t="s">
-[...8 lines deleted...]
-      <c r="I3" s="659" t="s">
+      <c r="G3" s="519">
+        <v>630</v>
+      </c>
+      <c r="H3" s="519">
+        <v>610</v>
+      </c>
+      <c r="I3" s="695" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="64">
-      <c r="A4" s="2"/>
       <c r="B4" s="7">
-        <v>60071</v>
-[...1 lines deleted...]
-      <c r="C4" s="169" t="s">
+        <v>6066</v>
+      </c>
+      <c r="C4" s="178" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="331"/>
-[...3 lines deleted...]
-      <c r="F4" s="493" t="s">
+      <c r="D4" s="349"/>
+      <c r="E4" s="520" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="520" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="493">
-[...5 lines deleted...]
-      <c r="I4" s="660" t="s">
+      <c r="G4" s="520">
+        <v>1350</v>
+      </c>
+      <c r="H4" s="520">
+        <v>1260</v>
+      </c>
+      <c r="I4" s="696" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1" ht="64">
       <c r="A5" s="2"/>
       <c r="B5" s="8">
-        <v>6148</v>
-[...1 lines deleted...]
-      <c r="C5" s="170" t="s">
+        <v>6026</v>
+      </c>
+      <c r="C5" s="179" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="332"/>
-      <c r="E5" s="494" t="s">
+      <c r="D5" s="350" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="494" t="s">
-[...8 lines deleted...]
-      <c r="I5" s="661" t="s">
+      <c r="E5" s="521"/>
+      <c r="F5" s="521" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="521">
+        <v>860</v>
+      </c>
+      <c r="H5" s="521">
+        <v>820</v>
+      </c>
+      <c r="I5" s="697" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="1" ht="64">
-      <c r="A6" s="2"/>
+      <c r="A6"/>
       <c r="B6" s="9">
         <v>6072</v>
       </c>
-      <c r="C6" s="171" t="s">
+      <c r="C6" s="180" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="333"/>
-      <c r="E6" s="495" t="s">
+      <c r="D6" s="351"/>
+      <c r="E6" s="522" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="522" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="522">
+        <v>510</v>
+      </c>
+      <c r="H6" s="522">
+        <v>483</v>
+      </c>
+      <c r="I6" s="698" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" customHeight="1" ht="64">
+      <c r="B7" s="10">
+        <v>61001</v>
+      </c>
+      <c r="C7" s="181" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="352"/>
+      <c r="E7" s="523" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="523"/>
+      <c r="G7" s="523">
+        <v>792</v>
+      </c>
+      <c r="H7" s="523">
+        <v>759</v>
+      </c>
+      <c r="I7" s="699" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" customHeight="1" ht="64">
+      <c r="A8" s="2"/>
+      <c r="B8" s="11">
+        <v>60262</v>
+      </c>
+      <c r="C8" s="182" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="353" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="495" t="s">
-[...55 lines deleted...]
-      <c r="I8" s="664" t="s">
+      <c r="E8" s="524">
+        <v>1000</v>
+      </c>
+      <c r="F8" s="524" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="524">
+        <v>750</v>
+      </c>
+      <c r="H8" s="524">
+        <v>695</v>
+      </c>
+      <c r="I8" s="700" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="64">
       <c r="A9" s="2"/>
       <c r="B9" s="12">
-        <v>6026</v>
-[...1 lines deleted...]
-      <c r="C9" s="174" t="s">
+        <v>60483</v>
+      </c>
+      <c r="C9" s="183" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="336" t="s">
+      <c r="D9" s="354" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="525" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="525" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="525">
+        <v>860</v>
+      </c>
+      <c r="H9" s="525">
+        <v>820</v>
+      </c>
+      <c r="I9" s="701" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="64">
       <c r="A10" s="2"/>
       <c r="B10" s="13">
-        <v>60483</v>
-[...1 lines deleted...]
-      <c r="C10" s="175" t="s">
+        <v>6012</v>
+      </c>
+      <c r="C10" s="184" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="355" t="s">
         <v>33</v>
       </c>
-      <c r="D10" s="337" t="s">
-[...14 lines deleted...]
-      <c r="I10" s="666" t="s">
+      <c r="E10" s="526"/>
+      <c r="F10" s="526" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="526">
+        <v>1120</v>
+      </c>
+      <c r="H10" s="526">
+        <v>1040</v>
+      </c>
+      <c r="I10" s="702" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="64">
       <c r="A11" s="2"/>
       <c r="B11" s="14">
-        <v>6012</v>
-[...1 lines deleted...]
-      <c r="C11" s="176" t="s">
+        <v>6150</v>
+      </c>
+      <c r="C11" s="185" t="s">
         <v>35</v>
       </c>
-      <c r="D11" s="338" t="s">
-[...12 lines deleted...]
-      <c r="I11" s="667" t="s">
+      <c r="D11" s="356" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="527" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="527" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="527">
+        <v>1250</v>
+      </c>
+      <c r="H11" s="527">
+        <v>1180</v>
+      </c>
+      <c r="I11" s="703" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="64">
       <c r="A12" s="2"/>
       <c r="B12" s="15">
-        <v>6150</v>
-[...1 lines deleted...]
-      <c r="C12" s="177" t="s">
+        <v>6051</v>
+      </c>
+      <c r="C12" s="186" t="s">
         <v>37</v>
       </c>
-      <c r="D12" s="339" t="s">
-[...14 lines deleted...]
-      <c r="I12" s="668" t="s">
+      <c r="D12" s="357" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="528">
+        <v>1000</v>
+      </c>
+      <c r="F12" s="528" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="528">
+        <v>1090</v>
+      </c>
+      <c r="H12" s="528">
+        <v>1025</v>
+      </c>
+      <c r="I12" s="704" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="64">
       <c r="A13" s="2"/>
       <c r="B13" s="16">
-        <v>6051</v>
-[...1 lines deleted...]
-      <c r="C13" s="178" t="s">
+        <v>6011</v>
+      </c>
+      <c r="C13" s="187" t="s">
         <v>39</v>
       </c>
-      <c r="D13" s="340" t="s">
-[...14 lines deleted...]
-      <c r="I13" s="669" t="s">
+      <c r="D13" s="358" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="529" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="529" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="529">
+        <v>1170</v>
+      </c>
+      <c r="H13" s="529">
+        <v>1100</v>
+      </c>
+      <c r="I13" s="705" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="64">
       <c r="A14" s="2"/>
       <c r="B14" s="17">
-        <v>6011</v>
-[...1 lines deleted...]
-      <c r="C14" s="179" t="s">
+        <v>6046</v>
+      </c>
+      <c r="C14" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="D14" s="341" t="s">
-[...14 lines deleted...]
-      <c r="I14" s="670" t="s">
+      <c r="D14" s="359" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="530" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" s="530" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" s="530">
+        <v>1600</v>
+      </c>
+      <c r="H14" s="530">
+        <v>1510</v>
+      </c>
+      <c r="I14" s="706" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="64">
       <c r="A15" s="2"/>
       <c r="B15" s="18">
-        <v>6046</v>
-[...1 lines deleted...]
-      <c r="C15" s="180" t="s">
+        <v>6022</v>
+      </c>
+      <c r="C15" s="189" t="s">
         <v>43</v>
       </c>
-      <c r="D15" s="342" t="s">
-[...14 lines deleted...]
-      <c r="I15" s="671" t="s">
+      <c r="D15" s="360" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="531">
+        <v>1000</v>
+      </c>
+      <c r="F15" s="531" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="531">
+        <v>970</v>
+      </c>
+      <c r="H15" s="531">
+        <v>940</v>
+      </c>
+      <c r="I15" s="707" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="64">
       <c r="A16" s="2"/>
       <c r="B16" s="19">
-        <v>6022</v>
-[...1 lines deleted...]
-      <c r="C16" s="181" t="s">
+        <v>6056</v>
+      </c>
+      <c r="C16" s="190" t="s">
         <v>45</v>
       </c>
-      <c r="D16" s="343" t="s">
-[...14 lines deleted...]
-      <c r="I16" s="672" t="s">
+      <c r="D16" s="361" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="532" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" s="532" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="532">
+        <v>790</v>
+      </c>
+      <c r="H16" s="532">
+        <v>740</v>
+      </c>
+      <c r="I16" s="708" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="64">
       <c r="A17" s="2"/>
       <c r="B17" s="20">
-        <v>6056</v>
-[...1 lines deleted...]
-      <c r="C17" s="182" t="s">
+        <v>60851</v>
+      </c>
+      <c r="C17" s="191" t="s">
         <v>47</v>
       </c>
-      <c r="D17" s="344" t="s">
-[...14 lines deleted...]
-      <c r="I17" s="673" t="s">
+      <c r="D17" s="362"/>
+      <c r="E17" s="533" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="533" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="533">
+        <v>840</v>
+      </c>
+      <c r="H17" s="533">
+        <v>796</v>
+      </c>
+      <c r="I17" s="709" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="64">
       <c r="A18" s="2"/>
       <c r="B18" s="21">
-        <v>60851</v>
-[...1 lines deleted...]
-      <c r="C18" s="183" t="s">
+        <v>6138</v>
+      </c>
+      <c r="C18" s="192" t="s">
         <v>49</v>
       </c>
-      <c r="D18" s="345"/>
-[...12 lines deleted...]
-      <c r="I18" s="674" t="s">
+      <c r="D18" s="363"/>
+      <c r="E18" s="534" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="534" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="534">
+        <v>780</v>
+      </c>
+      <c r="H18" s="534">
+        <v>710</v>
+      </c>
+      <c r="I18" s="710" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="64">
       <c r="A19" s="2"/>
       <c r="B19" s="22">
-        <v>6138</v>
-[...1 lines deleted...]
-      <c r="C19" s="184" t="s">
+        <v>6140</v>
+      </c>
+      <c r="C19" s="193" t="s">
         <v>51</v>
       </c>
-      <c r="D19" s="346"/>
-[...6 lines deleted...]
-      <c r="G19" s="508">
+      <c r="D19" s="364"/>
+      <c r="E19" s="535" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="535" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="535">
         <v>780</v>
       </c>
-      <c r="H19" s="508">
+      <c r="H19" s="535">
         <v>710</v>
       </c>
-      <c r="I19" s="675" t="s">
+      <c r="I19" s="711" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="64">
       <c r="A20" s="2"/>
       <c r="B20" s="23">
-        <v>6140</v>
-[...1 lines deleted...]
-      <c r="C20" s="185" t="s">
+        <v>6137</v>
+      </c>
+      <c r="C20" s="194" t="s">
         <v>53</v>
       </c>
-      <c r="D20" s="347"/>
-[...6 lines deleted...]
-      <c r="G20" s="509">
+      <c r="D20" s="365"/>
+      <c r="E20" s="536" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="536" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" s="536">
         <v>780</v>
       </c>
-      <c r="H20" s="509">
+      <c r="H20" s="536">
         <v>710</v>
       </c>
-      <c r="I20" s="676" t="s">
+      <c r="I20" s="712" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="64">
       <c r="A21" s="2"/>
       <c r="B21" s="24">
-        <v>6137</v>
-[...1 lines deleted...]
-      <c r="C21" s="186" t="s">
+        <v>6139</v>
+      </c>
+      <c r="C21" s="195" t="s">
         <v>55</v>
       </c>
-      <c r="D21" s="348"/>
-[...6 lines deleted...]
-      <c r="G21" s="510">
+      <c r="D21" s="366"/>
+      <c r="E21" s="537" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="537" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="537">
         <v>780</v>
       </c>
-      <c r="H21" s="510">
+      <c r="H21" s="537">
         <v>710</v>
       </c>
-      <c r="I21" s="677" t="s">
+      <c r="I21" s="713" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="64">
       <c r="A22" s="2"/>
       <c r="B22" s="25">
-        <v>6139</v>
-[...1 lines deleted...]
-      <c r="C22" s="187" t="s">
+        <v>60061</v>
+      </c>
+      <c r="C22" s="196" t="s">
         <v>57</v>
       </c>
-      <c r="D22" s="349"/>
-[...12 lines deleted...]
-      <c r="I22" s="678" t="s">
+      <c r="D22" s="367"/>
+      <c r="E22" s="538" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="538" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="538">
+        <v>450</v>
+      </c>
+      <c r="H22" s="538">
+        <v>370</v>
+      </c>
+      <c r="I22" s="714" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="64">
       <c r="A23" s="2"/>
       <c r="B23" s="26">
-        <v>60061</v>
-[...1 lines deleted...]
-      <c r="C23" s="188" t="s">
+        <v>6149</v>
+      </c>
+      <c r="C23" s="197" t="s">
         <v>59</v>
       </c>
-      <c r="D23" s="350"/>
-[...12 lines deleted...]
-      <c r="I23" s="679" t="s">
+      <c r="D23" s="368"/>
+      <c r="E23" s="539" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="539" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" s="539">
+        <v>620</v>
+      </c>
+      <c r="H23" s="539">
+        <v>540</v>
+      </c>
+      <c r="I23" s="715" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="64">
       <c r="A24" s="2"/>
       <c r="B24" s="27">
-        <v>6149</v>
-[...1 lines deleted...]
-      <c r="C24" s="189" t="s">
+        <v>6001</v>
+      </c>
+      <c r="C24" s="198" t="s">
         <v>61</v>
       </c>
-      <c r="D24" s="351"/>
-[...12 lines deleted...]
-      <c r="I24" s="680" t="s">
+      <c r="D24" s="369" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="540" t="s">
+        <v>26</v>
+      </c>
+      <c r="F24" s="540" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="540">
+        <v>860</v>
+      </c>
+      <c r="H24" s="540">
+        <v>785</v>
+      </c>
+      <c r="I24" s="716" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="64">
       <c r="A25" s="2"/>
       <c r="B25" s="28">
-        <v>6001</v>
-[...1 lines deleted...]
-      <c r="C25" s="190" t="s">
+        <v>6007</v>
+      </c>
+      <c r="C25" s="199" t="s">
         <v>63</v>
       </c>
-      <c r="D25" s="352" t="s">
-[...14 lines deleted...]
-      <c r="I25" s="681" t="s">
+      <c r="D25" s="370"/>
+      <c r="E25" s="541">
+        <v>1000</v>
+      </c>
+      <c r="F25" s="541" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="541">
+        <v>2250</v>
+      </c>
+      <c r="H25" s="541">
+        <v>2200</v>
+      </c>
+      <c r="I25" s="717" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="64">
       <c r="A26" s="2"/>
       <c r="B26" s="29">
-        <v>6007</v>
-[...1 lines deleted...]
-      <c r="C26" s="191" t="s">
+        <v>6009</v>
+      </c>
+      <c r="C26" s="200" t="s">
         <v>65</v>
       </c>
-      <c r="D26" s="353"/>
-[...3 lines deleted...]
-      <c r="F26" s="515" t="s">
+      <c r="D26" s="371" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="542" t="s">
         <v>26</v>
       </c>
-      <c r="G26" s="515">
-[...5 lines deleted...]
-      <c r="I26" s="682" t="s">
+      <c r="F26" s="542" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" s="542">
+        <v>1430</v>
+      </c>
+      <c r="H26" s="542">
+        <v>1300</v>
+      </c>
+      <c r="I26" s="718" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="64">
       <c r="A27" s="2"/>
       <c r="B27" s="30">
         <v>6063</v>
       </c>
-      <c r="C27" s="192" t="s">
+      <c r="C27" s="201" t="s">
         <v>67</v>
       </c>
-      <c r="D27" s="354"/>
-      <c r="E27" s="516" t="s">
+      <c r="D27" s="372"/>
+      <c r="E27" s="543" t="s">
         <v>68</v>
       </c>
-      <c r="F27" s="516" t="s">
+      <c r="F27" s="543" t="s">
         <v>69</v>
       </c>
-      <c r="G27" s="516">
+      <c r="G27" s="543">
         <v>850</v>
       </c>
-      <c r="H27" s="516">
+      <c r="H27" s="543">
         <v>780</v>
       </c>
-      <c r="I27" s="683" t="s">
+      <c r="I27" s="719" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="64">
       <c r="A28" s="2"/>
       <c r="B28" s="31">
         <v>6040</v>
       </c>
-      <c r="C28" s="193" t="s">
+      <c r="C28" s="202" t="s">
         <v>71</v>
       </c>
-      <c r="D28" s="355" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="517">
+      <c r="D28" s="373" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="544" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28" s="544" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" s="544">
         <v>1200</v>
       </c>
-      <c r="H28" s="517">
+      <c r="H28" s="544">
         <v>1120</v>
       </c>
-      <c r="I28" s="684" t="s">
+      <c r="I28" s="720" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="64">
       <c r="A29" s="2"/>
       <c r="B29" s="32">
         <v>5179</v>
       </c>
-      <c r="C29" s="194" t="s">
+      <c r="C29" s="203" t="s">
         <v>73</v>
       </c>
-      <c r="D29" s="356"/>
-      <c r="E29" s="518">
+      <c r="D29" s="374"/>
+      <c r="E29" s="545">
         <v>500</v>
       </c>
-      <c r="F29" s="518" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="518">
+      <c r="F29" s="545" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" s="545">
         <v>800</v>
       </c>
-      <c r="H29" s="518">
+      <c r="H29" s="545">
         <v>752</v>
       </c>
-      <c r="I29" s="685" t="s">
+      <c r="I29" s="721" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="64">
       <c r="A30" s="2"/>
       <c r="B30" s="33">
         <v>5182</v>
       </c>
-      <c r="C30" s="195" t="s">
+      <c r="C30" s="204" t="s">
         <v>75</v>
       </c>
-      <c r="D30" s="357"/>
-      <c r="E30" s="519">
+      <c r="D30" s="375"/>
+      <c r="E30" s="546">
         <v>500</v>
       </c>
-      <c r="F30" s="519" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="519">
+      <c r="F30" s="546" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="546">
         <v>800</v>
       </c>
-      <c r="H30" s="519">
+      <c r="H30" s="546">
         <v>752</v>
       </c>
-      <c r="I30" s="686" t="s">
+      <c r="I30" s="722" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="64">
       <c r="A31" s="2"/>
       <c r="B31" s="34">
         <v>5181</v>
       </c>
-      <c r="C31" s="196" t="s">
+      <c r="C31" s="205" t="s">
         <v>77</v>
       </c>
-      <c r="D31" s="358"/>
-      <c r="E31" s="520">
+      <c r="D31" s="376"/>
+      <c r="E31" s="547">
         <v>500</v>
       </c>
-      <c r="F31" s="520" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="520">
+      <c r="F31" s="547" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="547">
         <v>800</v>
       </c>
-      <c r="H31" s="520">
+      <c r="H31" s="547">
         <v>752</v>
       </c>
-      <c r="I31" s="687" t="s">
+      <c r="I31" s="723" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="64">
       <c r="A32" s="2"/>
       <c r="B32" s="35">
         <v>5180</v>
       </c>
-      <c r="C32" s="197" t="s">
+      <c r="C32" s="206" t="s">
         <v>79</v>
       </c>
-      <c r="D32" s="359"/>
-      <c r="E32" s="521">
+      <c r="D32" s="377"/>
+      <c r="E32" s="548">
         <v>500</v>
       </c>
-      <c r="F32" s="521" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="521">
+      <c r="F32" s="548" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" s="548">
         <v>800</v>
       </c>
-      <c r="H32" s="521">
+      <c r="H32" s="548">
         <v>752</v>
       </c>
-      <c r="I32" s="688" t="s">
+      <c r="I32" s="724" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="64">
       <c r="A33" s="2"/>
       <c r="B33" s="36">
         <v>5183</v>
       </c>
-      <c r="C33" s="198" t="s">
+      <c r="C33" s="207" t="s">
         <v>81</v>
       </c>
-      <c r="D33" s="360"/>
-      <c r="E33" s="522">
+      <c r="D33" s="378"/>
+      <c r="E33" s="549">
         <v>500</v>
       </c>
-      <c r="F33" s="522" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="522">
+      <c r="F33" s="549" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" s="549">
         <v>800</v>
       </c>
-      <c r="H33" s="522">
+      <c r="H33" s="549">
         <v>752</v>
       </c>
-      <c r="I33" s="689" t="s">
+      <c r="I33" s="725" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="64">
       <c r="A34" s="2"/>
       <c r="B34" s="37">
         <v>5137</v>
       </c>
-      <c r="C34" s="199" t="s">
+      <c r="C34" s="208" t="s">
         <v>83</v>
       </c>
-      <c r="D34" s="361" t="s">
+      <c r="D34" s="379" t="s">
         <v>84</v>
       </c>
-      <c r="E34" s="523">
+      <c r="E34" s="550">
         <v>1000</v>
       </c>
-      <c r="F34" s="523" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="523">
+      <c r="F34" s="550" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" s="550">
         <v>542</v>
       </c>
-      <c r="H34" s="523">
+      <c r="H34" s="550">
         <v>512</v>
       </c>
-      <c r="I34" s="690" t="s">
+      <c r="I34" s="726" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="64">
       <c r="A35" s="2"/>
       <c r="B35" s="38">
-        <v>5018</v>
-[...1 lines deleted...]
-      <c r="C35" s="200" t="s">
+        <v>5184</v>
+      </c>
+      <c r="C35" s="209" t="s">
         <v>86</v>
       </c>
-      <c r="D35" s="362"/>
-      <c r="E35" s="524">
+      <c r="D35" s="380"/>
+      <c r="E35" s="551">
         <v>1000</v>
       </c>
-      <c r="F35" s="524" t="s">
-[...8 lines deleted...]
-      <c r="I35" s="691" t="s">
+      <c r="F35" s="551" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" s="551">
+        <v>620</v>
+      </c>
+      <c r="H35" s="551">
+        <v>580</v>
+      </c>
+      <c r="I35" s="727" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="64">
       <c r="A36" s="2"/>
       <c r="B36" s="39">
-        <v>5184</v>
-[...1 lines deleted...]
-      <c r="C36" s="201" t="s">
+        <v>5207</v>
+      </c>
+      <c r="C36" s="210" t="s">
         <v>88</v>
       </c>
-      <c r="D36" s="363"/>
-      <c r="E36" s="525">
+      <c r="D36" s="381"/>
+      <c r="E36" s="552">
         <v>1000</v>
       </c>
-      <c r="F36" s="525" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="525">
+      <c r="F36" s="552" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" s="552">
         <v>620</v>
       </c>
-      <c r="H36" s="525">
+      <c r="H36" s="552">
         <v>580</v>
       </c>
-      <c r="I36" s="692" t="s">
+      <c r="I36" s="728" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="64">
       <c r="A37" s="2"/>
       <c r="B37" s="40">
-        <v>5207</v>
-[...1 lines deleted...]
-      <c r="C37" s="202" t="s">
+        <v>5209</v>
+      </c>
+      <c r="C37" s="211" t="s">
         <v>90</v>
       </c>
-      <c r="D37" s="364"/>
-      <c r="E37" s="526">
+      <c r="D37" s="382"/>
+      <c r="E37" s="553">
         <v>1000</v>
       </c>
-      <c r="F37" s="526" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="526">
+      <c r="F37" s="553" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" s="553">
         <v>620</v>
       </c>
-      <c r="H37" s="526">
+      <c r="H37" s="553">
         <v>580</v>
       </c>
-      <c r="I37" s="693" t="s">
+      <c r="I37" s="729" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="64">
       <c r="A38" s="2"/>
       <c r="B38" s="41">
-        <v>5209</v>
-[...1 lines deleted...]
-      <c r="C38" s="203" t="s">
+        <v>5187</v>
+      </c>
+      <c r="C38" s="212" t="s">
         <v>92</v>
       </c>
-      <c r="D38" s="365"/>
-      <c r="E38" s="527">
+      <c r="D38" s="383"/>
+      <c r="E38" s="554">
         <v>1000</v>
       </c>
-      <c r="F38" s="527" t="s">
-[...8 lines deleted...]
-      <c r="I38" s="694" t="s">
+      <c r="F38" s="554" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" s="554">
+        <v>600</v>
+      </c>
+      <c r="H38" s="554">
+        <v>545</v>
+      </c>
+      <c r="I38" s="730" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="64">
       <c r="A39" s="2"/>
       <c r="B39" s="42">
-        <v>5187</v>
-[...1 lines deleted...]
-      <c r="C39" s="204" t="s">
+        <v>5186</v>
+      </c>
+      <c r="C39" s="213" t="s">
         <v>94</v>
       </c>
-      <c r="D39" s="366"/>
-      <c r="E39" s="528">
+      <c r="D39" s="384"/>
+      <c r="E39" s="555">
         <v>1000</v>
       </c>
-      <c r="F39" s="528" t="s">
-[...8 lines deleted...]
-      <c r="I39" s="695" t="s">
+      <c r="F39" s="555" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" s="555">
+        <v>620</v>
+      </c>
+      <c r="H39" s="555">
+        <v>580</v>
+      </c>
+      <c r="I39" s="731" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="64">
       <c r="A40" s="2"/>
       <c r="B40" s="43">
-        <v>5186</v>
-[...1 lines deleted...]
-      <c r="C40" s="205" t="s">
+        <v>5208</v>
+      </c>
+      <c r="C40" s="214" t="s">
         <v>96</v>
       </c>
-      <c r="D40" s="367"/>
-      <c r="E40" s="529">
+      <c r="D40" s="385"/>
+      <c r="E40" s="556">
         <v>1000</v>
       </c>
-      <c r="F40" s="529" t="s">
-[...8 lines deleted...]
-      <c r="I40" s="696" t="s">
+      <c r="F40" s="556" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" s="556">
+        <v>620</v>
+      </c>
+      <c r="H40" s="556">
+        <v>580</v>
+      </c>
+      <c r="I40" s="732" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="64">
       <c r="A41" s="2"/>
       <c r="B41" s="44">
-        <v>5208</v>
-[...1 lines deleted...]
-      <c r="C41" s="206" t="s">
+        <v>5029</v>
+      </c>
+      <c r="C41" s="215" t="s">
         <v>98</v>
       </c>
-      <c r="D41" s="368"/>
-      <c r="E41" s="530">
+      <c r="D41" s="386" t="s">
+        <v>99</v>
+      </c>
+      <c r="E41" s="557">
         <v>1000</v>
       </c>
-      <c r="F41" s="530" t="s">
-[...9 lines deleted...]
-        <v>99</v>
+      <c r="F41" s="557" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" s="557">
+        <v>380</v>
+      </c>
+      <c r="H41" s="557">
+        <v>346</v>
+      </c>
+      <c r="I41" s="733" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="64">
       <c r="A42" s="2"/>
       <c r="B42" s="45">
-        <v>5029</v>
-[...4 lines deleted...]
-      <c r="D42" s="369" t="s">
+        <v>5030</v>
+      </c>
+      <c r="C42" s="216" t="s">
         <v>101</v>
       </c>
-      <c r="E42" s="531">
+      <c r="D42" s="387" t="s">
+        <v>99</v>
+      </c>
+      <c r="E42" s="558">
         <v>1000</v>
       </c>
-      <c r="F42" s="531" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="531">
+      <c r="F42" s="558" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="558">
         <v>380</v>
       </c>
-      <c r="H42" s="531">
-[...2 lines deleted...]
-      <c r="I42" s="698" t="s">
+      <c r="H42" s="558">
+        <v>346</v>
+      </c>
+      <c r="I42" s="734" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="64">
       <c r="A43" s="2"/>
       <c r="B43" s="46">
-        <v>5030</v>
-[...1 lines deleted...]
-      <c r="C43" s="208" t="s">
+        <v>5219</v>
+      </c>
+      <c r="C43" s="217" t="s">
         <v>103</v>
       </c>
-      <c r="D43" s="370" t="s">
-[...14 lines deleted...]
-      <c r="I43" s="699" t="s">
+      <c r="D43" s="388"/>
+      <c r="E43" s="559">
+        <v>500</v>
+      </c>
+      <c r="F43" s="559" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" s="559">
+        <v>230</v>
+      </c>
+      <c r="H43" s="559">
+        <v>210</v>
+      </c>
+      <c r="I43" s="735" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="64">
       <c r="A44" s="2"/>
       <c r="B44" s="47">
-        <v>5219</v>
-[...1 lines deleted...]
-      <c r="C44" s="209" t="s">
+        <v>5220</v>
+      </c>
+      <c r="C44" s="218" t="s">
         <v>105</v>
       </c>
-      <c r="D44" s="371"/>
-      <c r="E44" s="533">
+      <c r="D44" s="389"/>
+      <c r="E44" s="560">
         <v>500</v>
       </c>
-      <c r="F44" s="533" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="533">
+      <c r="F44" s="560" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" s="560">
         <v>230</v>
       </c>
-      <c r="H44" s="533">
+      <c r="H44" s="560">
         <v>210</v>
       </c>
-      <c r="I44" s="700" t="s">
+      <c r="I44" s="736" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="64">
       <c r="A45" s="2"/>
       <c r="B45" s="48">
-        <v>5220</v>
-[...1 lines deleted...]
-      <c r="C45" s="210" t="s">
+        <v>5218</v>
+      </c>
+      <c r="C45" s="219" t="s">
         <v>107</v>
       </c>
-      <c r="D45" s="372"/>
-      <c r="E45" s="534">
+      <c r="D45" s="390"/>
+      <c r="E45" s="561">
         <v>500</v>
       </c>
-      <c r="F45" s="534" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="534">
+      <c r="F45" s="561" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" s="561">
         <v>230</v>
       </c>
-      <c r="H45" s="534">
+      <c r="H45" s="561">
         <v>210</v>
       </c>
-      <c r="I45" s="701" t="s">
+      <c r="I45" s="737" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="64">
       <c r="A46" s="2"/>
       <c r="B46" s="49">
-        <v>5218</v>
-[...1 lines deleted...]
-      <c r="C46" s="211" t="s">
+        <v>5212</v>
+      </c>
+      <c r="C46" s="220" t="s">
         <v>109</v>
       </c>
-      <c r="D46" s="373"/>
-[...12 lines deleted...]
-      <c r="I46" s="702" t="s">
+      <c r="D46" s="391"/>
+      <c r="E46" s="562">
+        <v>1000</v>
+      </c>
+      <c r="F46" s="562" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" s="562">
+        <v>430</v>
+      </c>
+      <c r="H46" s="562">
+        <v>390</v>
+      </c>
+      <c r="I46" s="738" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="64">
       <c r="A47" s="2"/>
       <c r="B47" s="50">
-        <v>5212</v>
-[...1 lines deleted...]
-      <c r="C47" s="212" t="s">
+        <v>5022</v>
+      </c>
+      <c r="C47" s="221" t="s">
         <v>111</v>
       </c>
-      <c r="D47" s="374"/>
-      <c r="E47" s="536">
+      <c r="D47" s="392" t="s">
+        <v>99</v>
+      </c>
+      <c r="E47" s="563">
         <v>1000</v>
       </c>
-      <c r="F47" s="536" t="s">
-[...8 lines deleted...]
-      <c r="I47" s="703" t="s">
+      <c r="F47" s="563" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" s="563">
+        <v>380</v>
+      </c>
+      <c r="H47" s="563">
+        <v>346</v>
+      </c>
+      <c r="I47" s="739" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="64">
       <c r="A48" s="2"/>
       <c r="B48" s="51">
-        <v>5022</v>
-[...1 lines deleted...]
-      <c r="C48" s="213" t="s">
+        <v>5023</v>
+      </c>
+      <c r="C48" s="222" t="s">
         <v>113</v>
       </c>
-      <c r="D48" s="375" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="537">
+      <c r="D48" s="393" t="s">
+        <v>99</v>
+      </c>
+      <c r="E48" s="564">
+        <v>1</v>
+      </c>
+      <c r="F48" s="564" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" s="564">
         <v>380</v>
       </c>
-      <c r="H48" s="537">
-[...2 lines deleted...]
-      <c r="I48" s="704" t="s">
+      <c r="H48" s="564">
+        <v>346</v>
+      </c>
+      <c r="I48" s="740" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="64">
       <c r="A49" s="2"/>
       <c r="B49" s="52">
-        <v>5023</v>
-[...1 lines deleted...]
-      <c r="C49" s="214" t="s">
+        <v>5040</v>
+      </c>
+      <c r="C49" s="223" t="s">
         <v>115</v>
       </c>
-      <c r="D49" s="376" t="s">
-[...8 lines deleted...]
-      <c r="G49" s="538">
+      <c r="D49" s="394" t="s">
+        <v>99</v>
+      </c>
+      <c r="E49" s="565">
+        <v>1000</v>
+      </c>
+      <c r="F49" s="565" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" s="565">
         <v>380</v>
       </c>
-      <c r="H49" s="538">
-[...2 lines deleted...]
-      <c r="I49" s="705" t="s">
+      <c r="H49" s="565">
+        <v>346</v>
+      </c>
+      <c r="I49" s="741" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="64">
       <c r="A50" s="2"/>
       <c r="B50" s="53">
-        <v>5040</v>
-[...1 lines deleted...]
-      <c r="C50" s="215" t="s">
+        <v>5130</v>
+      </c>
+      <c r="C50" s="224" t="s">
         <v>117</v>
       </c>
-      <c r="D50" s="377" t="s">
-[...8 lines deleted...]
-      <c r="G50" s="539">
+      <c r="D50" s="395" t="s">
+        <v>99</v>
+      </c>
+      <c r="E50" s="566" t="s">
+        <v>26</v>
+      </c>
+      <c r="F50" s="566" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" s="566">
         <v>380</v>
       </c>
-      <c r="H50" s="539">
-[...2 lines deleted...]
-      <c r="I50" s="706" t="s">
+      <c r="H50" s="566">
+        <v>346</v>
+      </c>
+      <c r="I50" s="742" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="64">
       <c r="A51" s="2"/>
       <c r="B51" s="54">
-        <v>5130</v>
-[...1 lines deleted...]
-      <c r="C51" s="216" t="s">
+        <v>5055</v>
+      </c>
+      <c r="C51" s="225" t="s">
         <v>119</v>
       </c>
-      <c r="D51" s="378" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="540">
+      <c r="D51" s="396" t="s">
+        <v>99</v>
+      </c>
+      <c r="E51" s="567">
+        <v>1000</v>
+      </c>
+      <c r="F51" s="567" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" s="567">
         <v>380</v>
       </c>
-      <c r="H51" s="540">
-[...2 lines deleted...]
-      <c r="I51" s="707" t="s">
+      <c r="H51" s="567">
+        <v>346</v>
+      </c>
+      <c r="I51" s="743" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="64">
       <c r="A52" s="2"/>
       <c r="B52" s="55">
-        <v>5055</v>
-[...1 lines deleted...]
-      <c r="C52" s="217" t="s">
+        <v>51211</v>
+      </c>
+      <c r="C52" s="226" t="s">
         <v>121</v>
       </c>
-      <c r="D52" s="379" t="s">
-[...14 lines deleted...]
-      <c r="I52" s="708" t="s">
+      <c r="D52" s="397"/>
+      <c r="E52" s="568">
+        <v>500</v>
+      </c>
+      <c r="F52" s="568" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" s="568">
+        <v>576</v>
+      </c>
+      <c r="H52" s="568">
+        <v>552</v>
+      </c>
+      <c r="I52" s="744" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="64">
       <c r="A53" s="2"/>
       <c r="B53" s="56">
-        <v>51211</v>
-[...1 lines deleted...]
-      <c r="C53" s="218" t="s">
+        <v>5188</v>
+      </c>
+      <c r="C53" s="227" t="s">
         <v>123</v>
       </c>
-      <c r="D53" s="380"/>
-      <c r="E53" s="542">
+      <c r="D53" s="398"/>
+      <c r="E53" s="569">
         <v>500</v>
       </c>
-      <c r="F53" s="542" t="s">
-[...8 lines deleted...]
-      <c r="I53" s="709" t="s">
+      <c r="F53" s="569" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" s="569">
+        <v>635</v>
+      </c>
+      <c r="H53" s="569">
+        <v>599</v>
+      </c>
+      <c r="I53" s="745" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="64">
       <c r="A54" s="2"/>
       <c r="B54" s="57">
-        <v>5188</v>
-[...1 lines deleted...]
-      <c r="C54" s="219" t="s">
+        <v>5189</v>
+      </c>
+      <c r="C54" s="228" t="s">
         <v>125</v>
       </c>
-      <c r="D54" s="381"/>
-      <c r="E54" s="543">
+      <c r="D54" s="399"/>
+      <c r="E54" s="570">
         <v>500</v>
       </c>
-      <c r="F54" s="543" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="543">
+      <c r="F54" s="570" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="570">
         <v>635</v>
       </c>
-      <c r="H54" s="543">
+      <c r="H54" s="570">
         <v>599</v>
       </c>
-      <c r="I54" s="710" t="s">
+      <c r="I54" s="746" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="64">
       <c r="A55" s="2"/>
       <c r="B55" s="58">
-        <v>5189</v>
-[...1 lines deleted...]
-      <c r="C55" s="220" t="s">
+        <v>5190</v>
+      </c>
+      <c r="C55" s="229" t="s">
         <v>127</v>
       </c>
-      <c r="D55" s="382"/>
-      <c r="E55" s="544">
+      <c r="D55" s="400"/>
+      <c r="E55" s="571">
         <v>500</v>
       </c>
-      <c r="F55" s="544" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="544">
+      <c r="F55" s="571" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" s="571">
         <v>635</v>
       </c>
-      <c r="H55" s="544">
+      <c r="H55" s="571">
         <v>599</v>
       </c>
-      <c r="I55" s="711" t="s">
+      <c r="I55" s="747" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="64">
       <c r="A56" s="2"/>
       <c r="B56" s="59">
-        <v>5190</v>
-[...1 lines deleted...]
-      <c r="C56" s="221" t="s">
+        <v>5118</v>
+      </c>
+      <c r="C56" s="230" t="s">
         <v>129</v>
       </c>
-      <c r="D56" s="383"/>
-      <c r="E56" s="545">
+      <c r="D56" s="401"/>
+      <c r="E56" s="572">
         <v>500</v>
       </c>
-      <c r="F56" s="545" t="s">
-[...8 lines deleted...]
-      <c r="I56" s="712" t="s">
+      <c r="F56" s="572"/>
+      <c r="G56" s="572">
+        <v>432</v>
+      </c>
+      <c r="H56" s="572">
+        <v>414</v>
+      </c>
+      <c r="I56" s="748" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="64">
       <c r="A57" s="2"/>
       <c r="B57" s="60">
-        <v>5118</v>
-[...1 lines deleted...]
-      <c r="C57" s="222" t="s">
+        <v>51201</v>
+      </c>
+      <c r="C57" s="231" t="s">
         <v>131</v>
       </c>
-      <c r="D57" s="384"/>
-      <c r="E57" s="546">
+      <c r="D57" s="402"/>
+      <c r="E57" s="573">
         <v>500</v>
       </c>
-      <c r="F57" s="546"/>
-[...6 lines deleted...]
-      <c r="I57" s="713" t="s">
+      <c r="F57" s="573" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" s="573">
+        <v>550</v>
+      </c>
+      <c r="H57" s="573">
+        <v>530</v>
+      </c>
+      <c r="I57" s="749" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="64">
       <c r="A58" s="2"/>
       <c r="B58" s="61">
-        <v>51201</v>
-[...1 lines deleted...]
-      <c r="C58" s="223" t="s">
+        <v>5192</v>
+      </c>
+      <c r="C58" s="232" t="s">
         <v>133</v>
       </c>
-      <c r="D58" s="385"/>
-      <c r="E58" s="547">
+      <c r="D58" s="403"/>
+      <c r="E58" s="574">
         <v>500</v>
       </c>
-      <c r="F58" s="547" t="s">
-[...8 lines deleted...]
-      <c r="I58" s="714" t="s">
+      <c r="F58" s="574" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" s="574">
+        <v>614</v>
+      </c>
+      <c r="H58" s="574">
+        <v>580</v>
+      </c>
+      <c r="I58" s="750" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="64">
       <c r="A59" s="2"/>
       <c r="B59" s="62">
-        <v>5192</v>
-[...1 lines deleted...]
-      <c r="C59" s="224" t="s">
+        <v>5191</v>
+      </c>
+      <c r="C59" s="233" t="s">
         <v>135</v>
       </c>
-      <c r="D59" s="386"/>
-      <c r="E59" s="548">
+      <c r="D59" s="404"/>
+      <c r="E59" s="575">
         <v>500</v>
       </c>
-      <c r="F59" s="548" t="s">
-[...8 lines deleted...]
-      <c r="I59" s="715" t="s">
+      <c r="F59" s="575" t="s">
+        <v>21</v>
+      </c>
+      <c r="G59" s="575">
+        <v>600</v>
+      </c>
+      <c r="H59" s="575">
+        <v>567</v>
+      </c>
+      <c r="I59" s="751" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="64">
       <c r="A60" s="2"/>
       <c r="B60" s="63">
-        <v>5191</v>
-[...1 lines deleted...]
-      <c r="C60" s="225" t="s">
+        <v>5193</v>
+      </c>
+      <c r="C60" s="234" t="s">
         <v>137</v>
       </c>
-      <c r="D60" s="387"/>
-      <c r="E60" s="549">
+      <c r="D60" s="405"/>
+      <c r="E60" s="576">
         <v>500</v>
       </c>
-      <c r="F60" s="549" t="s">
-[...8 lines deleted...]
-      <c r="I60" s="716" t="s">
+      <c r="F60" s="576" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" s="576">
+        <v>614</v>
+      </c>
+      <c r="H60" s="576">
+        <v>580</v>
+      </c>
+      <c r="I60" s="752" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="64">
       <c r="A61" s="2"/>
       <c r="B61" s="64">
-        <v>5193</v>
-[...1 lines deleted...]
-      <c r="C61" s="226" t="s">
+        <v>5141</v>
+      </c>
+      <c r="C61" s="235" t="s">
         <v>139</v>
       </c>
-      <c r="D61" s="388"/>
-[...12 lines deleted...]
-      <c r="I61" s="717" t="s">
+      <c r="D61" s="406" t="s">
+        <v>84</v>
+      </c>
+      <c r="E61" s="577">
+        <v>1000</v>
+      </c>
+      <c r="F61" s="577" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" s="577">
+        <v>525</v>
+      </c>
+      <c r="H61" s="577">
+        <v>495</v>
+      </c>
+      <c r="I61" s="753" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="64">
       <c r="A62" s="2"/>
       <c r="B62" s="65">
-        <v>5141</v>
-[...1 lines deleted...]
-      <c r="C62" s="227" t="s">
+        <v>5139</v>
+      </c>
+      <c r="C62" s="236" t="s">
         <v>141</v>
       </c>
-      <c r="D62" s="389" t="s">
+      <c r="D62" s="407" t="s">
         <v>84</v>
       </c>
-      <c r="E62" s="551">
+      <c r="E62" s="578">
         <v>1000</v>
       </c>
-      <c r="F62" s="551" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="551">
+      <c r="F62" s="578" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" s="578">
         <v>525</v>
       </c>
-      <c r="H62" s="551">
+      <c r="H62" s="578">
         <v>495</v>
       </c>
-      <c r="I62" s="718" t="s">
+      <c r="I62" s="754" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="64">
-      <c r="A63"/>
+      <c r="A63" s="2"/>
       <c r="B63" s="66">
-        <v>5139</v>
-[...1 lines deleted...]
-      <c r="C63" s="228" t="s">
+        <v>5027</v>
+      </c>
+      <c r="C63" s="237" t="s">
         <v>143</v>
       </c>
-      <c r="D63" s="390" t="s">
+      <c r="D63" s="408" t="s">
+        <v>99</v>
+      </c>
+      <c r="E63" s="579">
+        <v>1000</v>
+      </c>
+      <c r="F63" s="579" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" s="579">
+        <v>385</v>
+      </c>
+      <c r="H63" s="579">
+        <v>350</v>
+      </c>
+      <c r="I63" s="755" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" customHeight="1" ht="64">
+      <c r="A64" s="2"/>
+      <c r="B64" s="67">
+        <v>5196</v>
+      </c>
+      <c r="C64" s="238" t="s">
+        <v>145</v>
+      </c>
+      <c r="D64" s="409" t="s">
         <v>84</v>
       </c>
-      <c r="E63" s="552">
+      <c r="E64" s="580">
         <v>1000</v>
       </c>
-      <c r="F63" s="552" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="552">
+      <c r="F64" s="580" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" s="580">
         <v>525</v>
       </c>
-      <c r="H63" s="552">
+      <c r="H64" s="580">
         <v>495</v>
       </c>
-      <c r="I63" s="719" t="s">
-[...25 lines deleted...]
-      <c r="I64" s="720" t="s">
+      <c r="I64" s="756" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="64">
       <c r="A65" s="2"/>
       <c r="B65" s="68">
-        <v>5027</v>
-[...1 lines deleted...]
-      <c r="C65" s="230" t="s">
+        <v>5202</v>
+      </c>
+      <c r="C65" s="239" t="s">
         <v>147</v>
       </c>
-      <c r="D65" s="392" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="554">
+      <c r="D65" s="410" t="s">
+        <v>84</v>
+      </c>
+      <c r="E65" s="581">
         <v>1000</v>
       </c>
-      <c r="F65" s="554" t="s">
-[...8 lines deleted...]
-      <c r="I65" s="721" t="s">
+      <c r="F65" s="581" t="s">
+        <v>21</v>
+      </c>
+      <c r="G65" s="581">
+        <v>520</v>
+      </c>
+      <c r="H65" s="581">
+        <v>480</v>
+      </c>
+      <c r="I65" s="757" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="64">
       <c r="A66" s="2"/>
       <c r="B66" s="69">
-        <v>5197</v>
-[...1 lines deleted...]
-      <c r="C66" s="231" t="s">
+        <v>5140</v>
+      </c>
+      <c r="C66" s="240" t="s">
         <v>149</v>
       </c>
-      <c r="D66" s="393" t="s">
+      <c r="D66" s="411" t="s">
         <v>84</v>
       </c>
-      <c r="E66" s="555">
+      <c r="E66" s="582">
         <v>1000</v>
       </c>
-      <c r="F66" s="555" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="555">
+      <c r="F66" s="582" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" s="582">
         <v>525</v>
       </c>
-      <c r="H66" s="555">
+      <c r="H66" s="582">
         <v>495</v>
       </c>
-      <c r="I66" s="722" t="s">
+      <c r="I66" s="758" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="64">
       <c r="A67" s="2"/>
       <c r="B67" s="70">
-        <v>5202</v>
-[...1 lines deleted...]
-      <c r="C67" s="232" t="s">
+        <v>5197</v>
+      </c>
+      <c r="C67" s="241" t="s">
         <v>151</v>
       </c>
-      <c r="D67" s="394" t="s">
+      <c r="D67" s="412" t="s">
         <v>84</v>
       </c>
-      <c r="E67" s="556">
+      <c r="E67" s="583">
         <v>1000</v>
       </c>
-      <c r="F67" s="556" t="s">
-[...8 lines deleted...]
-      <c r="I67" s="723" t="s">
+      <c r="F67" s="583" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" s="583">
+        <v>525</v>
+      </c>
+      <c r="H67" s="583">
+        <v>495</v>
+      </c>
+      <c r="I67" s="759" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="64">
       <c r="A68" s="2"/>
       <c r="B68" s="71">
-        <v>5140</v>
-[...1 lines deleted...]
-      <c r="C68" s="233" t="s">
+        <v>5138</v>
+      </c>
+      <c r="C68" s="242" t="s">
         <v>153</v>
       </c>
-      <c r="D68" s="395" t="s">
+      <c r="D68" s="413" t="s">
         <v>84</v>
       </c>
-      <c r="E68" s="557">
+      <c r="E68" s="584">
         <v>1000</v>
       </c>
-      <c r="F68" s="557" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="557">
+      <c r="F68" s="584" t="s">
+        <v>21</v>
+      </c>
+      <c r="G68" s="584">
         <v>525</v>
       </c>
-      <c r="H68" s="557">
+      <c r="H68" s="584">
         <v>495</v>
       </c>
-      <c r="I68" s="724" t="s">
+      <c r="I68" s="760" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="64">
       <c r="A69" s="2"/>
       <c r="B69" s="72">
-        <v>5197</v>
-[...1 lines deleted...]
-      <c r="C69" s="234" t="s">
+        <v>5128</v>
+      </c>
+      <c r="C69" s="243" t="s">
         <v>155</v>
       </c>
-      <c r="D69" s="396" t="s">
+      <c r="D69" s="414" t="s">
         <v>84</v>
       </c>
-      <c r="E69" s="558">
+      <c r="E69" s="585">
         <v>1000</v>
       </c>
-      <c r="F69" s="558" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="558">
+      <c r="F69" s="585" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" s="585">
         <v>525</v>
       </c>
-      <c r="H69" s="558">
+      <c r="H69" s="585">
         <v>495</v>
       </c>
-      <c r="I69" s="725" t="s">
+      <c r="I69" s="761" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="64">
       <c r="A70" s="2"/>
       <c r="B70" s="73">
-        <v>5138</v>
-[...1 lines deleted...]
-      <c r="C70" s="235" t="s">
+        <v>5053</v>
+      </c>
+      <c r="C70" s="244" t="s">
         <v>157</v>
       </c>
-      <c r="D70" s="397" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="559">
+      <c r="D70" s="415"/>
+      <c r="E70" s="586">
         <v>1000</v>
       </c>
-      <c r="F70" s="559" t="s">
-[...8 lines deleted...]
-      <c r="I70" s="726" t="s">
+      <c r="F70" s="586" t="s">
+        <v>21</v>
+      </c>
+      <c r="G70" s="586">
+        <v>580</v>
+      </c>
+      <c r="H70" s="586">
+        <v>560</v>
+      </c>
+      <c r="I70" s="762" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="64">
       <c r="A71" s="2"/>
       <c r="B71" s="74">
-        <v>5128</v>
-[...1 lines deleted...]
-      <c r="C71" s="236" t="s">
+        <v>5005</v>
+      </c>
+      <c r="C71" s="245" t="s">
         <v>159</v>
       </c>
-      <c r="D71" s="398" t="s">
-[...2 lines deleted...]
-      <c r="E71" s="560">
+      <c r="D71" s="416"/>
+      <c r="E71" s="587">
         <v>1000</v>
       </c>
-      <c r="F71" s="560" t="s">
-[...8 lines deleted...]
-      <c r="I71" s="727" t="s">
+      <c r="F71" s="587" t="s">
+        <v>21</v>
+      </c>
+      <c r="G71" s="587">
+        <v>270</v>
+      </c>
+      <c r="H71" s="587">
+        <v>260</v>
+      </c>
+      <c r="I71" s="763" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="64">
       <c r="A72" s="2"/>
       <c r="B72" s="75">
-        <v>5053</v>
-[...1 lines deleted...]
-      <c r="C72" s="237" t="s">
+        <v>5210</v>
+      </c>
+      <c r="C72" s="246" t="s">
         <v>161</v>
       </c>
-      <c r="D72" s="399"/>
-      <c r="E72" s="561">
+      <c r="D72" s="417"/>
+      <c r="E72" s="588">
         <v>1000</v>
       </c>
-      <c r="F72" s="561" t="s">
-[...8 lines deleted...]
-      <c r="I72" s="728" t="s">
+      <c r="F72" s="588" t="s">
+        <v>21</v>
+      </c>
+      <c r="G72" s="588">
+        <v>430</v>
+      </c>
+      <c r="H72" s="588">
+        <v>400</v>
+      </c>
+      <c r="I72" s="764" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="64">
       <c r="A73" s="2"/>
       <c r="B73" s="76">
-        <v>5005</v>
-[...1 lines deleted...]
-      <c r="C73" s="238" t="s">
+        <v>5221</v>
+      </c>
+      <c r="C73" s="247" t="s">
         <v>163</v>
       </c>
-      <c r="D73" s="400"/>
-      <c r="E73" s="562">
+      <c r="D73" s="418"/>
+      <c r="E73" s="589">
         <v>1000</v>
       </c>
-      <c r="F73" s="562" t="s">
-[...8 lines deleted...]
-      <c r="I73" s="729" t="s">
+      <c r="F73" s="589" t="s">
+        <v>21</v>
+      </c>
+      <c r="G73" s="589">
+        <v>300</v>
+      </c>
+      <c r="H73" s="589">
+        <v>300</v>
+      </c>
+      <c r="I73" s="765" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="64">
       <c r="A74" s="2"/>
       <c r="B74" s="77">
-        <v>5221</v>
-[...1 lines deleted...]
-      <c r="C74" s="239" t="s">
+        <v>5224</v>
+      </c>
+      <c r="C74" s="248" t="s">
         <v>165</v>
       </c>
-      <c r="D74" s="401"/>
-[...12 lines deleted...]
-      <c r="I74" s="730" t="s">
+      <c r="D74" s="419"/>
+      <c r="E74" s="590">
+        <v>500</v>
+      </c>
+      <c r="F74" s="590" t="s">
+        <v>21</v>
+      </c>
+      <c r="G74" s="590">
+        <v>800</v>
+      </c>
+      <c r="H74" s="590">
+        <v>752</v>
+      </c>
+      <c r="I74" s="766" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="64">
       <c r="A75" s="2"/>
       <c r="B75" s="78">
-        <v>5224</v>
-[...1 lines deleted...]
-      <c r="C75" s="240" t="s">
+        <v>5223</v>
+      </c>
+      <c r="C75" s="249" t="s">
         <v>167</v>
       </c>
-      <c r="D75" s="402"/>
-      <c r="E75" s="564">
+      <c r="D75" s="420"/>
+      <c r="E75" s="591">
         <v>500</v>
       </c>
-      <c r="F75" s="564" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="564">
+      <c r="F75" s="591" t="s">
+        <v>21</v>
+      </c>
+      <c r="G75" s="591">
         <v>800</v>
       </c>
-      <c r="H75" s="564">
+      <c r="H75" s="591">
         <v>752</v>
       </c>
-      <c r="I75" s="731" t="s">
+      <c r="I75" s="767" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="64">
       <c r="A76" s="2"/>
       <c r="B76" s="79">
-        <v>5223</v>
-[...1 lines deleted...]
-      <c r="C76" s="241" t="s">
+        <v>5018</v>
+      </c>
+      <c r="C76" s="250" t="s">
         <v>169</v>
       </c>
-      <c r="D76" s="403"/>
-[...12 lines deleted...]
-      <c r="I76" s="732" t="s">
+      <c r="D76" s="421"/>
+      <c r="E76" s="592">
+        <v>1000</v>
+      </c>
+      <c r="F76" s="592" t="s">
+        <v>21</v>
+      </c>
+      <c r="G76" s="592">
+        <v>1770</v>
+      </c>
+      <c r="H76" s="592">
+        <v>1720</v>
+      </c>
+      <c r="I76" s="768" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="64">
       <c r="A77" s="2"/>
       <c r="B77" s="80">
-        <v>1093</v>
-[...1 lines deleted...]
-      <c r="C77" s="242" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C77" s="251" t="s">
         <v>171</v>
       </c>
-      <c r="D77" s="404" t="s">
+      <c r="D77" s="422"/>
+      <c r="E77" s="593">
+        <v>1000</v>
+      </c>
+      <c r="F77" s="593" t="s">
+        <v>21</v>
+      </c>
+      <c r="G77" s="593">
+        <v>345</v>
+      </c>
+      <c r="H77" s="593">
+        <v>325</v>
+      </c>
+      <c r="I77" s="769" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="64">
       <c r="A78" s="2"/>
       <c r="B78" s="81">
-        <v>1078</v>
-[...1 lines deleted...]
-      <c r="C78" s="243" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C78" s="252" t="s">
+        <v>173</v>
+      </c>
+      <c r="D78" s="423" t="s">
         <v>174</v>
       </c>
-      <c r="D78" s="405" t="s">
-[...2 lines deleted...]
-      <c r="E78" s="567">
+      <c r="E78" s="594">
         <v>1000</v>
       </c>
-      <c r="F78" s="567" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="567">
+      <c r="F78" s="594" t="s">
+        <v>21</v>
+      </c>
+      <c r="G78" s="594">
+        <v>420</v>
+      </c>
+      <c r="H78" s="594">
         <v>398</v>
       </c>
-      <c r="H78" s="567">
-[...2 lines deleted...]
-      <c r="I78" s="734" t="s">
+      <c r="I78" s="770" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="64">
       <c r="A79" s="2"/>
       <c r="B79" s="82">
-        <v>1080</v>
-[...1 lines deleted...]
-      <c r="C79" s="244" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C79" s="253" t="s">
         <v>176</v>
       </c>
-      <c r="D79" s="406" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="568">
+      <c r="D79" s="424" t="s">
+        <v>174</v>
+      </c>
+      <c r="E79" s="595">
         <v>1000</v>
       </c>
-      <c r="F79" s="568" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="568">
+      <c r="F79" s="595" t="s">
+        <v>21</v>
+      </c>
+      <c r="G79" s="595">
         <v>398</v>
       </c>
-      <c r="H79" s="568">
+      <c r="H79" s="595">
         <v>375</v>
       </c>
-      <c r="I79" s="735" t="s">
+      <c r="I79" s="771" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="64">
       <c r="A80" s="2"/>
       <c r="B80" s="83">
-        <v>1006</v>
-[...1 lines deleted...]
-      <c r="C80" s="245" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C80" s="254" t="s">
         <v>178</v>
       </c>
-      <c r="D80" s="407" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="569">
+      <c r="D80" s="425" t="s">
+        <v>174</v>
+      </c>
+      <c r="E80" s="596">
         <v>1000</v>
       </c>
-      <c r="F80" s="569" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="569">
+      <c r="F80" s="596" t="s">
+        <v>21</v>
+      </c>
+      <c r="G80" s="596">
         <v>398</v>
       </c>
-      <c r="H80" s="569">
+      <c r="H80" s="596">
         <v>375</v>
       </c>
-      <c r="I80" s="736" t="s">
+      <c r="I80" s="772" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="64">
       <c r="A81" s="2"/>
       <c r="B81" s="84">
-        <v>1081</v>
-[...1 lines deleted...]
-      <c r="C81" s="246" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C81" s="255" t="s">
         <v>180</v>
       </c>
-      <c r="D81" s="408" t="s">
-[...2 lines deleted...]
-      <c r="E81" s="570">
+      <c r="D81" s="426" t="s">
+        <v>174</v>
+      </c>
+      <c r="E81" s="597">
         <v>1000</v>
       </c>
-      <c r="F81" s="570" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="570">
+      <c r="F81" s="597" t="s">
+        <v>21</v>
+      </c>
+      <c r="G81" s="597">
         <v>398</v>
       </c>
-      <c r="H81" s="570">
+      <c r="H81" s="597">
         <v>375</v>
       </c>
-      <c r="I81" s="737" t="s">
+      <c r="I81" s="773" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="64">
       <c r="A82" s="2"/>
       <c r="B82" s="85">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="C82" s="247" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C82" s="256" t="s">
         <v>182</v>
       </c>
-      <c r="D82" s="409" t="s">
-[...2 lines deleted...]
-      <c r="E82" s="571">
+      <c r="D82" s="427" t="s">
+        <v>174</v>
+      </c>
+      <c r="E82" s="598">
         <v>1000</v>
       </c>
-      <c r="F82" s="571" t="s">
-[...8 lines deleted...]
-      <c r="I82" s="738" t="s">
+      <c r="F82" s="598" t="s">
+        <v>21</v>
+      </c>
+      <c r="G82" s="598">
+        <v>398</v>
+      </c>
+      <c r="H82" s="598">
+        <v>375</v>
+      </c>
+      <c r="I82" s="774" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="64">
       <c r="A83" s="2"/>
       <c r="B83" s="86">
-        <v>1072</v>
-[...1 lines deleted...]
-      <c r="C83" s="248" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C83" s="257" t="s">
         <v>184</v>
       </c>
-      <c r="D83" s="410" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="572">
+      <c r="D83" s="428" t="s">
+        <v>174</v>
+      </c>
+      <c r="E83" s="599">
         <v>1000</v>
       </c>
-      <c r="F83" s="572" t="s">
-[...8 lines deleted...]
-      <c r="I83" s="739" t="s">
+      <c r="F83" s="599" t="s">
+        <v>21</v>
+      </c>
+      <c r="G83" s="599">
+        <v>424</v>
+      </c>
+      <c r="H83" s="599">
+        <v>400</v>
+      </c>
+      <c r="I83" s="775" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="64">
       <c r="A84" s="2"/>
       <c r="B84" s="87">
-        <v>1009</v>
-[...1 lines deleted...]
-      <c r="C84" s="249" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C84" s="258" t="s">
         <v>186</v>
       </c>
-      <c r="D84" s="411" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="573">
+      <c r="D84" s="429" t="s">
+        <v>174</v>
+      </c>
+      <c r="E84" s="600">
         <v>1000</v>
       </c>
-      <c r="F84" s="573" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="573">
+      <c r="F84" s="600" t="s">
+        <v>21</v>
+      </c>
+      <c r="G84" s="600">
         <v>398</v>
       </c>
-      <c r="H84" s="573">
+      <c r="H84" s="600">
         <v>375</v>
       </c>
-      <c r="I84" s="740" t="s">
+      <c r="I84" s="776" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="64">
       <c r="A85" s="2"/>
       <c r="B85" s="88">
-        <v>1099</v>
-[...1 lines deleted...]
-      <c r="C85" s="250" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C85" s="259" t="s">
         <v>188</v>
       </c>
-      <c r="D85" s="412" t="s">
-[...2 lines deleted...]
-      <c r="E85" s="574">
+      <c r="D85" s="430" t="s">
+        <v>174</v>
+      </c>
+      <c r="E85" s="601">
         <v>1000</v>
       </c>
-      <c r="F85" s="574" t="s">
-[...2 lines deleted...]
-      <c r="G85" s="574">
+      <c r="F85" s="601" t="s">
+        <v>21</v>
+      </c>
+      <c r="G85" s="601">
         <v>398</v>
       </c>
-      <c r="H85" s="574">
+      <c r="H85" s="601">
         <v>375</v>
       </c>
-      <c r="I85" s="741" t="s">
+      <c r="I85" s="777" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="64">
       <c r="A86" s="2"/>
       <c r="B86" s="89">
-        <v>1057</v>
-[...1 lines deleted...]
-      <c r="C86" s="251" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C86" s="260" t="s">
         <v>190</v>
       </c>
-      <c r="D86" s="413" t="s">
-[...2 lines deleted...]
-      <c r="E86" s="575">
+      <c r="D86" s="431" t="s">
+        <v>174</v>
+      </c>
+      <c r="E86" s="602">
         <v>1000</v>
       </c>
-      <c r="F86" s="575" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="575">
+      <c r="F86" s="602" t="s">
+        <v>21</v>
+      </c>
+      <c r="G86" s="602">
         <v>398</v>
       </c>
-      <c r="H86" s="575">
+      <c r="H86" s="602">
         <v>375</v>
       </c>
-      <c r="I86" s="742" t="s">
+      <c r="I86" s="778" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="64">
       <c r="A87" s="2"/>
       <c r="B87" s="90">
-        <v>1058</v>
-[...1 lines deleted...]
-      <c r="C87" s="252" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C87" s="261" t="s">
         <v>192</v>
       </c>
-      <c r="D87" s="414" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="576">
+      <c r="D87" s="432" t="s">
+        <v>174</v>
+      </c>
+      <c r="E87" s="603">
         <v>1000</v>
       </c>
-      <c r="F87" s="576" t="s">
-[...8 lines deleted...]
-      <c r="I87" s="743" t="s">
+      <c r="F87" s="603" t="s">
+        <v>21</v>
+      </c>
+      <c r="G87" s="603">
+        <v>398</v>
+      </c>
+      <c r="H87" s="603">
+        <v>375</v>
+      </c>
+      <c r="I87" s="779" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="64">
       <c r="A88" s="2"/>
       <c r="B88" s="91">
-        <v>1073</v>
-[...1 lines deleted...]
-      <c r="C88" s="253" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C88" s="262" t="s">
         <v>194</v>
       </c>
-      <c r="D88" s="415" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="577">
+      <c r="D88" s="433" t="s">
+        <v>174</v>
+      </c>
+      <c r="E88" s="604">
         <v>1000</v>
       </c>
-      <c r="F88" s="577" t="s">
-[...8 lines deleted...]
-      <c r="I88" s="744" t="s">
+      <c r="F88" s="604" t="s">
+        <v>21</v>
+      </c>
+      <c r="G88" s="604">
+        <v>417</v>
+      </c>
+      <c r="H88" s="604">
+        <v>395</v>
+      </c>
+      <c r="I88" s="780" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="64">
       <c r="A89" s="2"/>
       <c r="B89" s="92">
-        <v>1074</v>
-[...1 lines deleted...]
-      <c r="C89" s="254" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C89" s="263" t="s">
         <v>196</v>
       </c>
-      <c r="D89" s="416" t="s">
-[...2 lines deleted...]
-      <c r="E89" s="578">
+      <c r="D89" s="434" t="s">
+        <v>174</v>
+      </c>
+      <c r="E89" s="605">
         <v>1000</v>
       </c>
-      <c r="F89" s="578" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="578">
+      <c r="F89" s="605" t="s">
+        <v>21</v>
+      </c>
+      <c r="G89" s="605">
         <v>398</v>
       </c>
-      <c r="H89" s="578">
+      <c r="H89" s="605">
         <v>375</v>
       </c>
-      <c r="I89" s="745" t="s">
+      <c r="I89" s="781" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="64">
       <c r="A90" s="2"/>
       <c r="B90" s="93">
-        <v>1065</v>
-[...1 lines deleted...]
-      <c r="C90" s="255" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C90" s="264" t="s">
         <v>198</v>
       </c>
-      <c r="D90" s="417" t="s">
+      <c r="D90" s="435" t="s">
+        <v>174</v>
+      </c>
+      <c r="E90" s="606">
+        <v>1000</v>
+      </c>
+      <c r="F90" s="606" t="s">
+        <v>21</v>
+      </c>
+      <c r="G90" s="606">
+        <v>398</v>
+      </c>
+      <c r="H90" s="606">
+        <v>375</v>
+      </c>
+      <c r="I90" s="782" t="s">
         <v>199</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="64">
       <c r="A91" s="2"/>
       <c r="B91" s="94">
-        <v>1090</v>
-[...1 lines deleted...]
-      <c r="C91" s="256" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C91" s="265" t="s">
+        <v>200</v>
+      </c>
+      <c r="D91" s="436" t="s">
         <v>201</v>
       </c>
-      <c r="D91" s="418" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="580">
+      <c r="E91" s="607">
         <v>1000</v>
       </c>
-      <c r="F91" s="580" t="s">
-[...8 lines deleted...]
-      <c r="I91" s="747" t="s">
+      <c r="F91" s="607" t="s">
+        <v>21</v>
+      </c>
+      <c r="G91" s="607">
+        <v>399</v>
+      </c>
+      <c r="H91" s="607">
+        <v>380</v>
+      </c>
+      <c r="I91" s="783" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="64">
       <c r="A92" s="2"/>
       <c r="B92" s="95">
-        <v>1144</v>
-[...1 lines deleted...]
-      <c r="C92" s="257" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C92" s="266" t="s">
         <v>203</v>
       </c>
-      <c r="D92" s="419" t="s">
-[...2 lines deleted...]
-      <c r="E92" s="581">
+      <c r="D92" s="437" t="s">
+        <v>174</v>
+      </c>
+      <c r="E92" s="608">
         <v>1000</v>
       </c>
-      <c r="F92" s="581" t="s">
-[...8 lines deleted...]
-      <c r="I92" s="748" t="s">
+      <c r="F92" s="608" t="s">
+        <v>21</v>
+      </c>
+      <c r="G92" s="608">
+        <v>420</v>
+      </c>
+      <c r="H92" s="608">
+        <v>398</v>
+      </c>
+      <c r="I92" s="784" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="64">
       <c r="A93" s="2"/>
       <c r="B93" s="96">
-        <v>10021</v>
-[...1 lines deleted...]
-      <c r="C93" s="258" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C93" s="267" t="s">
         <v>205</v>
       </c>
-      <c r="D93" s="420" t="s">
+      <c r="D93" s="438" t="s">
+        <v>84</v>
+      </c>
+      <c r="E93" s="609">
+        <v>1000</v>
+      </c>
+      <c r="F93" s="609" t="s">
+        <v>21</v>
+      </c>
+      <c r="G93" s="609">
+        <v>345</v>
+      </c>
+      <c r="H93" s="609">
+        <v>325</v>
+      </c>
+      <c r="I93" s="785" t="s">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="64">
       <c r="A94" s="2"/>
       <c r="B94" s="97">
-        <v>1129</v>
-[...1 lines deleted...]
-      <c r="C94" s="259" t="s">
+        <v>10021</v>
+      </c>
+      <c r="C94" s="268" t="s">
+        <v>207</v>
+      </c>
+      <c r="D94" s="439" t="s">
         <v>208</v>
       </c>
-      <c r="D94" s="421"/>
-      <c r="E94" s="583">
+      <c r="E94" s="610">
         <v>1000</v>
       </c>
-      <c r="F94" s="583" t="s">
-[...8 lines deleted...]
-      <c r="I94" s="750" t="s">
+      <c r="F94" s="610" t="s">
+        <v>21</v>
+      </c>
+      <c r="G94" s="610">
+        <v>348</v>
+      </c>
+      <c r="H94" s="610">
+        <v>330</v>
+      </c>
+      <c r="I94" s="786" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="64">
       <c r="A95" s="2"/>
       <c r="B95" s="98">
-        <v>1141</v>
-[...1 lines deleted...]
-      <c r="C95" s="260" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C95" s="269" t="s">
         <v>210</v>
       </c>
-      <c r="D95" s="422" t="s">
-[...2 lines deleted...]
-      <c r="E95" s="584">
+      <c r="D95" s="440"/>
+      <c r="E95" s="611">
         <v>1000</v>
       </c>
-      <c r="F95" s="584" t="s">
-[...2 lines deleted...]
-      <c r="G95" s="584">
+      <c r="F95" s="611" t="s">
+        <v>21</v>
+      </c>
+      <c r="G95" s="611">
         <v>345</v>
       </c>
-      <c r="H95" s="584">
+      <c r="H95" s="611">
         <v>325</v>
       </c>
-      <c r="I95" s="751" t="s">
+      <c r="I95" s="787" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="64">
       <c r="A96" s="2"/>
       <c r="B96" s="99">
-        <v>1143</v>
-[...1 lines deleted...]
-      <c r="C96" s="261" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C96" s="270" t="s">
         <v>212</v>
       </c>
-      <c r="D96" s="423"/>
-      <c r="E96" s="585">
+      <c r="D96" s="441" t="s">
+        <v>84</v>
+      </c>
+      <c r="E96" s="612">
         <v>1000</v>
       </c>
-      <c r="F96" s="585" t="s">
-[...2 lines deleted...]
-      <c r="G96" s="585">
+      <c r="F96" s="612" t="s">
+        <v>21</v>
+      </c>
+      <c r="G96" s="612">
         <v>345</v>
       </c>
-      <c r="H96" s="585">
+      <c r="H96" s="612">
         <v>325</v>
       </c>
-      <c r="I96" s="752" t="s">
+      <c r="I96" s="788" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="64">
       <c r="A97" s="2"/>
       <c r="B97" s="100">
-        <v>10471</v>
-[...1 lines deleted...]
-      <c r="C97" s="262" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C97" s="271" t="s">
         <v>214</v>
       </c>
-      <c r="D97" s="424" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="586">
+      <c r="D97" s="442"/>
+      <c r="E97" s="613">
         <v>1000</v>
       </c>
-      <c r="F97" s="586" t="s">
-[...2 lines deleted...]
-      <c r="G97" s="586">
+      <c r="F97" s="613" t="s">
+        <v>21</v>
+      </c>
+      <c r="G97" s="613">
         <v>345</v>
       </c>
-      <c r="H97" s="586">
+      <c r="H97" s="613">
         <v>325</v>
       </c>
-      <c r="I97" s="753" t="s">
+      <c r="I97" s="789" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="64">
       <c r="A98" s="2"/>
       <c r="B98" s="101">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="C98" s="263" t="s">
+        <v>10471</v>
+      </c>
+      <c r="C98" s="272" t="s">
         <v>216</v>
       </c>
-      <c r="D98" s="425" t="s">
+      <c r="D98" s="443" t="s">
         <v>84</v>
       </c>
-      <c r="E98" s="587">
+      <c r="E98" s="614">
         <v>1000</v>
       </c>
-      <c r="F98" s="587" t="s">
-[...2 lines deleted...]
-      <c r="G98" s="587">
+      <c r="F98" s="614" t="s">
+        <v>21</v>
+      </c>
+      <c r="G98" s="614">
         <v>345</v>
       </c>
-      <c r="H98" s="587">
+      <c r="H98" s="614">
         <v>325</v>
       </c>
-      <c r="I98" s="754" t="s">
+      <c r="I98" s="790" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="64">
       <c r="A99" s="2"/>
       <c r="B99" s="102">
-        <v>1142</v>
-[...1 lines deleted...]
-      <c r="C99" s="264" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C99" s="273" t="s">
         <v>218</v>
       </c>
-      <c r="D99" s="426" t="s">
+      <c r="D99" s="444" t="s">
         <v>84</v>
       </c>
-      <c r="E99" s="588">
+      <c r="E99" s="615">
         <v>1000</v>
       </c>
-      <c r="F99" s="588" t="s">
-[...2 lines deleted...]
-      <c r="G99" s="588">
+      <c r="F99" s="615" t="s">
+        <v>21</v>
+      </c>
+      <c r="G99" s="615">
         <v>345</v>
       </c>
-      <c r="H99" s="588">
+      <c r="H99" s="615">
         <v>325</v>
       </c>
-      <c r="I99" s="755" t="s">
+      <c r="I99" s="791" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="64">
       <c r="A100" s="2"/>
       <c r="B100" s="103">
-        <v>1107</v>
-[...1 lines deleted...]
-      <c r="C100" s="265" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C100" s="274" t="s">
         <v>220</v>
       </c>
-      <c r="D100" s="427" t="s">
+      <c r="D100" s="445" t="s">
         <v>84</v>
       </c>
-      <c r="E100" s="589">
+      <c r="E100" s="616">
         <v>1000</v>
       </c>
-      <c r="F100" s="589" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="589">
+      <c r="F100" s="616" t="s">
+        <v>21</v>
+      </c>
+      <c r="G100" s="616">
         <v>345</v>
       </c>
-      <c r="H100" s="589">
+      <c r="H100" s="616">
         <v>325</v>
       </c>
-      <c r="I100" s="756" t="s">
+      <c r="I100" s="792" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="64">
       <c r="A101" s="2"/>
       <c r="B101" s="104">
-        <v>1047</v>
-[...1 lines deleted...]
-      <c r="C101" s="266" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C101" s="275" t="s">
         <v>222</v>
       </c>
-      <c r="D101" s="428" t="s">
+      <c r="D101" s="446" t="s">
         <v>84</v>
       </c>
-      <c r="E101" s="590">
+      <c r="E101" s="617">
         <v>1000</v>
       </c>
-      <c r="F101" s="590" t="s">
-[...2 lines deleted...]
-      <c r="G101" s="590">
+      <c r="F101" s="617" t="s">
+        <v>21</v>
+      </c>
+      <c r="G101" s="617">
         <v>345</v>
       </c>
-      <c r="H101" s="590">
+      <c r="H101" s="617">
         <v>325</v>
       </c>
-      <c r="I101" s="757" t="s">
+      <c r="I101" s="793" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="64">
       <c r="A102" s="2"/>
       <c r="B102" s="105">
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="C102" s="267" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C102" s="276" t="s">
         <v>224</v>
       </c>
-      <c r="D102" s="429" t="s">
+      <c r="D102" s="447" t="s">
         <v>84</v>
       </c>
-      <c r="E102" s="591">
+      <c r="E102" s="618">
         <v>1000</v>
       </c>
-      <c r="F102" s="591" t="s">
-[...8 lines deleted...]
-      <c r="I102" s="758" t="s">
+      <c r="F102" s="618" t="s">
+        <v>21</v>
+      </c>
+      <c r="G102" s="618">
+        <v>345</v>
+      </c>
+      <c r="H102" s="618">
+        <v>325</v>
+      </c>
+      <c r="I102" s="794" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="64">
       <c r="A103" s="2"/>
       <c r="B103" s="106">
-        <v>1140</v>
-[...1 lines deleted...]
-      <c r="C103" s="268" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C103" s="277" t="s">
         <v>226</v>
       </c>
-      <c r="D103" s="430" t="s">
+      <c r="D103" s="448" t="s">
         <v>84</v>
       </c>
-      <c r="E103" s="592" t="s">
-[...11 lines deleted...]
-      <c r="I103" s="759" t="s">
+      <c r="E103" s="619">
+        <v>1000</v>
+      </c>
+      <c r="F103" s="619" t="s">
+        <v>21</v>
+      </c>
+      <c r="G103" s="619">
+        <v>374</v>
+      </c>
+      <c r="H103" s="619">
+        <v>353</v>
+      </c>
+      <c r="I103" s="795" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="64">
       <c r="A104" s="2"/>
       <c r="B104" s="107">
-        <v>1033</v>
-[...1 lines deleted...]
-      <c r="C104" s="269" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C104" s="278" t="s">
         <v>228</v>
       </c>
-      <c r="D104" s="431" t="s">
+      <c r="D104" s="449" t="s">
         <v>84</v>
       </c>
-      <c r="E104" s="593">
-[...11 lines deleted...]
-      <c r="I104" s="760" t="s">
+      <c r="E104" s="620" t="s">
+        <v>26</v>
+      </c>
+      <c r="F104" s="620" t="s">
+        <v>21</v>
+      </c>
+      <c r="G104" s="620">
+        <v>345</v>
+      </c>
+      <c r="H104" s="620">
+        <v>325</v>
+      </c>
+      <c r="I104" s="796" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="64">
       <c r="A105" s="2"/>
       <c r="B105" s="108">
-        <v>1106</v>
-[...1 lines deleted...]
-      <c r="C105" s="270" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C105" s="279" t="s">
         <v>230</v>
       </c>
-      <c r="D105" s="432" t="s">
+      <c r="D105" s="450" t="s">
         <v>84</v>
       </c>
-      <c r="E105" s="594">
+      <c r="E105" s="621">
         <v>1000</v>
       </c>
-      <c r="F105" s="594" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="594">
+      <c r="F105" s="621" t="s">
+        <v>21</v>
+      </c>
+      <c r="G105" s="621">
+        <v>360</v>
+      </c>
+      <c r="H105" s="621">
         <v>340</v>
       </c>
-      <c r="H105" s="594">
-[...2 lines deleted...]
-      <c r="I105" s="761" t="s">
+      <c r="I105" s="797" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="64">
       <c r="A106" s="2"/>
       <c r="B106" s="109">
-        <v>1031</v>
-[...1 lines deleted...]
-      <c r="C106" s="271" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C106" s="280" t="s">
         <v>232</v>
       </c>
-      <c r="D106" s="433" t="s">
+      <c r="D106" s="451" t="s">
         <v>84</v>
       </c>
-      <c r="E106" s="595">
+      <c r="E106" s="622">
         <v>1000</v>
       </c>
-      <c r="F106" s="595" t="s">
-[...8 lines deleted...]
-      <c r="I106" s="762" t="s">
+      <c r="F106" s="622" t="s">
+        <v>21</v>
+      </c>
+      <c r="G106" s="622">
+        <v>340</v>
+      </c>
+      <c r="H106" s="622">
+        <v>320</v>
+      </c>
+      <c r="I106" s="798" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="64">
       <c r="A107" s="2"/>
       <c r="B107" s="110">
-        <v>1032</v>
-[...1 lines deleted...]
-      <c r="C107" s="272" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C107" s="281" t="s">
         <v>234</v>
       </c>
-      <c r="D107" s="434" t="s">
+      <c r="D107" s="452" t="s">
         <v>84</v>
       </c>
-      <c r="E107" s="596">
+      <c r="E107" s="623">
         <v>1000</v>
       </c>
-      <c r="F107" s="596" t="s">
-[...8 lines deleted...]
-      <c r="I107" s="763" t="s">
+      <c r="F107" s="623" t="s">
+        <v>21</v>
+      </c>
+      <c r="G107" s="623">
+        <v>345</v>
+      </c>
+      <c r="H107" s="623">
+        <v>325</v>
+      </c>
+      <c r="I107" s="799" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="64">
       <c r="A108" s="2"/>
       <c r="B108" s="111">
-        <v>1030</v>
-[...1 lines deleted...]
-      <c r="C108" s="273" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C108" s="282" t="s">
         <v>236</v>
       </c>
-      <c r="D108" s="435" t="s">
+      <c r="D108" s="453" t="s">
         <v>84</v>
       </c>
-      <c r="E108" s="597">
+      <c r="E108" s="624">
         <v>1000</v>
       </c>
-      <c r="F108" s="597" t="s">
-[...8 lines deleted...]
-      <c r="I108" s="764" t="s">
+      <c r="F108" s="624" t="s">
+        <v>21</v>
+      </c>
+      <c r="G108" s="624">
+        <v>340</v>
+      </c>
+      <c r="H108" s="624">
+        <v>320</v>
+      </c>
+      <c r="I108" s="800" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="64">
       <c r="A109" s="2"/>
       <c r="B109" s="112">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="C109" s="274" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C109" s="283" t="s">
         <v>238</v>
       </c>
-      <c r="D109" s="436" t="s">
+      <c r="D109" s="454" t="s">
+        <v>84</v>
+      </c>
+      <c r="E109" s="625">
+        <v>1000</v>
+      </c>
+      <c r="F109" s="625" t="s">
+        <v>21</v>
+      </c>
+      <c r="G109" s="625">
+        <v>345</v>
+      </c>
+      <c r="H109" s="625">
+        <v>325</v>
+      </c>
+      <c r="I109" s="801" t="s">
         <v>239</v>
-      </c>
-[...13 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="64">
       <c r="A110" s="2"/>
       <c r="B110" s="113">
-        <v>30231</v>
-[...1 lines deleted...]
-      <c r="C110" s="275" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C110" s="284" t="s">
+        <v>240</v>
+      </c>
+      <c r="D110" s="455" t="s">
         <v>241</v>
       </c>
-      <c r="D110" s="437" t="s">
-[...14 lines deleted...]
-      <c r="I110" s="766" t="s">
+      <c r="E110" s="626" t="s">
+        <v>26</v>
+      </c>
+      <c r="F110" s="626" t="s">
+        <v>21</v>
+      </c>
+      <c r="G110" s="626">
+        <v>370</v>
+      </c>
+      <c r="H110" s="626">
+        <v>350</v>
+      </c>
+      <c r="I110" s="802" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="64">
       <c r="A111" s="2"/>
       <c r="B111" s="114">
-        <v>3024</v>
-[...1 lines deleted...]
-      <c r="C111" s="276" t="s">
+        <v>30231</v>
+      </c>
+      <c r="C111" s="285" t="s">
         <v>243</v>
       </c>
-      <c r="D111" s="438" t="s">
-[...2 lines deleted...]
-      <c r="E111" s="600">
+      <c r="D111" s="456" t="s">
+        <v>33</v>
+      </c>
+      <c r="E111" s="627">
         <v>1000</v>
       </c>
-      <c r="F111" s="600" t="s">
-[...8 lines deleted...]
-      <c r="I111" s="767" t="s">
+      <c r="F111" s="627" t="s">
+        <v>21</v>
+      </c>
+      <c r="G111" s="627">
+        <v>1250</v>
+      </c>
+      <c r="H111" s="627">
+        <v>1150</v>
+      </c>
+      <c r="I111" s="803" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="64">
       <c r="A112" s="2"/>
       <c r="B112" s="115">
-        <v>3029</v>
-[...1 lines deleted...]
-      <c r="C112" s="277" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C112" s="286" t="s">
         <v>245</v>
       </c>
-      <c r="D112" s="439" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="601">
+      <c r="D112" s="457" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" s="628">
         <v>1000</v>
       </c>
-      <c r="F112" s="601" t="s">
-[...8 lines deleted...]
-      <c r="I112" s="768" t="s">
+      <c r="F112" s="628" t="s">
+        <v>21</v>
+      </c>
+      <c r="G112" s="628">
+        <v>999</v>
+      </c>
+      <c r="H112" s="628">
+        <v>935</v>
+      </c>
+      <c r="I112" s="804" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="64">
       <c r="A113" s="2"/>
       <c r="B113" s="116">
-        <v>3041</v>
-[...1 lines deleted...]
-      <c r="C113" s="278" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C113" s="287" t="s">
         <v>247</v>
       </c>
-      <c r="D113" s="440" t="s">
-[...14 lines deleted...]
-      <c r="I113" s="769" t="s">
+      <c r="D113" s="458" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="629">
+        <v>1000</v>
+      </c>
+      <c r="F113" s="629" t="s">
+        <v>21</v>
+      </c>
+      <c r="G113" s="629">
+        <v>1600</v>
+      </c>
+      <c r="H113" s="629">
+        <v>1520</v>
+      </c>
+      <c r="I113" s="805" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="64">
       <c r="A114" s="2"/>
       <c r="B114" s="117">
-        <v>3011</v>
-[...1 lines deleted...]
-      <c r="C114" s="279" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C114" s="288" t="s">
         <v>249</v>
       </c>
-      <c r="D114" s="441" t="s">
-[...14 lines deleted...]
-      <c r="I114" s="770" t="s">
+      <c r="D114" s="459" t="s">
+        <v>33</v>
+      </c>
+      <c r="E114" s="630" t="s">
+        <v>26</v>
+      </c>
+      <c r="F114" s="630" t="s">
+        <v>21</v>
+      </c>
+      <c r="G114" s="630">
+        <v>1530</v>
+      </c>
+      <c r="H114" s="630">
+        <v>1450</v>
+      </c>
+      <c r="I114" s="806" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="64">
       <c r="A115" s="2"/>
       <c r="B115" s="118">
-        <v>3019</v>
-[...1 lines deleted...]
-      <c r="C115" s="280" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C115" s="289" t="s">
         <v>251</v>
       </c>
-      <c r="D115" s="442" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="604">
+      <c r="D115" s="460" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="631">
         <v>1000</v>
       </c>
-      <c r="F115" s="604" t="s">
-[...8 lines deleted...]
-      <c r="I115" s="771" t="s">
+      <c r="F115" s="631" t="s">
+        <v>21</v>
+      </c>
+      <c r="G115" s="631">
+        <v>1475</v>
+      </c>
+      <c r="H115" s="631">
+        <v>1390</v>
+      </c>
+      <c r="I115" s="807" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="64">
       <c r="A116" s="2"/>
       <c r="B116" s="119">
-        <v>3012</v>
-[...1 lines deleted...]
-      <c r="C116" s="281" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C116" s="290" t="s">
         <v>253</v>
       </c>
-      <c r="D116" s="443" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="605">
+      <c r="D116" s="461" t="s">
+        <v>33</v>
+      </c>
+      <c r="E116" s="632">
         <v>1000</v>
       </c>
-      <c r="F116" s="605" t="s">
-[...8 lines deleted...]
-      <c r="I116" s="772" t="s">
+      <c r="F116" s="632" t="s">
+        <v>21</v>
+      </c>
+      <c r="G116" s="632">
+        <v>1560</v>
+      </c>
+      <c r="H116" s="632">
+        <v>1520</v>
+      </c>
+      <c r="I116" s="808" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="64">
       <c r="A117" s="2"/>
       <c r="B117" s="120">
-        <v>3042</v>
-[...1 lines deleted...]
-      <c r="C117" s="282" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C117" s="291" t="s">
         <v>255</v>
       </c>
-      <c r="D117" s="444" t="s">
-[...2 lines deleted...]
-      <c r="E117" s="606">
+      <c r="D117" s="462" t="s">
+        <v>20</v>
+      </c>
+      <c r="E117" s="633">
         <v>1000</v>
       </c>
-      <c r="F117" s="606" t="s">
-[...8 lines deleted...]
-      <c r="I117" s="773" t="s">
+      <c r="F117" s="633" t="s">
+        <v>21</v>
+      </c>
+      <c r="G117" s="633">
+        <v>1475</v>
+      </c>
+      <c r="H117" s="633">
+        <v>1390</v>
+      </c>
+      <c r="I117" s="809" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="64">
       <c r="A118" s="2"/>
       <c r="B118" s="121">
-        <v>3014</v>
-[...1 lines deleted...]
-      <c r="C118" s="283" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C118" s="292" t="s">
         <v>257</v>
       </c>
-      <c r="D118" s="445" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="607">
+      <c r="D118" s="463" t="s">
+        <v>33</v>
+      </c>
+      <c r="E118" s="634">
         <v>1000</v>
       </c>
-      <c r="F118" s="607" t="s">
+      <c r="F118" s="634" t="s">
+        <v>21</v>
+      </c>
+      <c r="G118" s="634">
+        <v>1340</v>
+      </c>
+      <c r="H118" s="634">
+        <v>1260</v>
+      </c>
+      <c r="I118" s="810" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="64">
       <c r="A119" s="2"/>
       <c r="B119" s="122">
+        <v>3014</v>
+      </c>
+      <c r="C119" s="293" t="s">
+        <v>259</v>
+      </c>
+      <c r="D119" s="464" t="s">
+        <v>33</v>
+      </c>
+      <c r="E119" s="635">
+        <v>1000</v>
+      </c>
+      <c r="F119" s="635" t="s">
+        <v>260</v>
+      </c>
+      <c r="G119" s="635">
+        <v>1550</v>
+      </c>
+      <c r="H119" s="635">
+        <v>1410</v>
+      </c>
+      <c r="I119" s="811" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" customHeight="1" ht="64">
+      <c r="A120" s="2"/>
+      <c r="B120" s="123">
         <v>3022</v>
       </c>
-      <c r="C119" s="284" t="s">
-[...5 lines deleted...]
-      <c r="E119" s="608">
+      <c r="C120" s="294" t="s">
+        <v>262</v>
+      </c>
+      <c r="D120" s="465" t="s">
+        <v>33</v>
+      </c>
+      <c r="E120" s="636">
         <v>1000</v>
       </c>
-      <c r="F119" s="608" t="s">
-[...14 lines deleted...]
-      <c r="B120" s="123">
+      <c r="F120" s="636" t="s">
+        <v>21</v>
+      </c>
+      <c r="G120" s="636">
+        <v>1230</v>
+      </c>
+      <c r="H120" s="636">
+        <v>1120</v>
+      </c>
+      <c r="I120" s="812" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" customHeight="1" ht="64">
+      <c r="A121"/>
+      <c r="B121" s="124">
         <v>30221</v>
       </c>
-      <c r="C120" s="285" t="s">
-[...5 lines deleted...]
-      <c r="E120" s="609">
+      <c r="C121" s="295" t="s">
+        <v>264</v>
+      </c>
+      <c r="D121" s="466" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="637">
         <v>1000</v>
       </c>
-      <c r="F120" s="609" t="s">
-[...13 lines deleted...]
-      <c r="B121" s="124">
+      <c r="F121" s="637" t="s">
+        <v>21</v>
+      </c>
+      <c r="G121" s="637">
+        <v>1230</v>
+      </c>
+      <c r="H121" s="637">
+        <v>1120</v>
+      </c>
+      <c r="I121" s="813" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" customHeight="1" ht="64">
+      <c r="B122" s="125">
         <v>3003</v>
       </c>
-      <c r="C121" s="286" t="s">
-[...5 lines deleted...]
-      <c r="E121" s="610">
+      <c r="C122" s="296" t="s">
+        <v>266</v>
+      </c>
+      <c r="D122" s="467" t="s">
+        <v>20</v>
+      </c>
+      <c r="E122" s="638">
         <v>1000</v>
       </c>
-      <c r="F121" s="610" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="610">
+      <c r="F122" s="638" t="s">
+        <v>21</v>
+      </c>
+      <c r="G122" s="638">
         <v>1230</v>
       </c>
-      <c r="H121" s="610">
+      <c r="H122" s="638">
         <v>1120</v>
       </c>
-      <c r="I121" s="777" t="s">
-[...26 lines deleted...]
-      <c r="I122" s="778" t="s">
+      <c r="I122" s="814" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="64">
       <c r="A123" s="2"/>
       <c r="B123" s="126">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="C123" s="288" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C123" s="297" t="s">
         <v>268</v>
       </c>
-      <c r="D123" s="450"/>
-[...12 lines deleted...]
-      <c r="I123" s="779" t="s">
+      <c r="D123" s="468" t="s">
+        <v>33</v>
+      </c>
+      <c r="E123" s="639">
+        <v>1000</v>
+      </c>
+      <c r="F123" s="639" t="s">
+        <v>21</v>
+      </c>
+      <c r="G123" s="639">
+        <v>1210</v>
+      </c>
+      <c r="H123" s="639">
+        <v>1100</v>
+      </c>
+      <c r="I123" s="815" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="64">
       <c r="A124" s="2"/>
       <c r="B124" s="127">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="C124" s="289" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C124" s="298" t="s">
         <v>270</v>
       </c>
-      <c r="D124" s="451"/>
-[...12 lines deleted...]
-      <c r="I124" s="780" t="s">
+      <c r="D124" s="469"/>
+      <c r="E124" s="640" t="s">
+        <v>13</v>
+      </c>
+      <c r="F124" s="640" t="s">
+        <v>14</v>
+      </c>
+      <c r="G124" s="640">
+        <v>1340</v>
+      </c>
+      <c r="H124" s="640">
+        <v>1270</v>
+      </c>
+      <c r="I124" s="816" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="64">
       <c r="A125" s="2"/>
       <c r="B125" s="128">
-        <v>2006</v>
-[...1 lines deleted...]
-      <c r="C125" s="290" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C125" s="299" t="s">
         <v>272</v>
       </c>
-      <c r="D125" s="452"/>
-[...12 lines deleted...]
-      <c r="I125" s="781" t="s">
+      <c r="D125" s="470"/>
+      <c r="E125" s="641" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" s="641" t="s">
+        <v>14</v>
+      </c>
+      <c r="G125" s="641">
+        <v>960</v>
+      </c>
+      <c r="H125" s="641">
+        <v>920</v>
+      </c>
+      <c r="I125" s="817" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="64">
       <c r="A126" s="2"/>
       <c r="B126" s="129">
-        <v>2016</v>
-[...1 lines deleted...]
-      <c r="C126" s="291" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C126" s="300" t="s">
         <v>274</v>
       </c>
-      <c r="D126" s="453"/>
-[...12 lines deleted...]
-      <c r="I126" s="782" t="s">
+      <c r="D126" s="471"/>
+      <c r="E126" s="642" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" s="642" t="s">
+        <v>14</v>
+      </c>
+      <c r="G126" s="642">
+        <v>870</v>
+      </c>
+      <c r="H126" s="642">
+        <v>834</v>
+      </c>
+      <c r="I126" s="818" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="64">
       <c r="A127" s="2"/>
       <c r="B127" s="130">
-        <v>4035</v>
-[...1 lines deleted...]
-      <c r="C127" s="292" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C127" s="301" t="s">
         <v>276</v>
       </c>
-      <c r="D127" s="454"/>
-[...12 lines deleted...]
-      <c r="I127" s="783" t="s">
+      <c r="D127" s="472"/>
+      <c r="E127" s="643">
+        <v>500</v>
+      </c>
+      <c r="F127" s="643" t="s">
+        <v>260</v>
+      </c>
+      <c r="G127" s="643">
+        <v>1030</v>
+      </c>
+      <c r="H127" s="643">
+        <v>940</v>
+      </c>
+      <c r="I127" s="819" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="64">
       <c r="A128" s="2"/>
       <c r="B128" s="131">
-        <v>4033</v>
-[...1 lines deleted...]
-      <c r="C128" s="293" t="s">
+        <v>4035</v>
+      </c>
+      <c r="C128" s="302" t="s">
         <v>278</v>
       </c>
-      <c r="D128" s="455"/>
-[...12 lines deleted...]
-      <c r="I128" s="784" t="s">
+      <c r="D128" s="473"/>
+      <c r="E128" s="644" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128" s="644" t="s">
+        <v>14</v>
+      </c>
+      <c r="G128" s="644">
+        <v>675</v>
+      </c>
+      <c r="H128" s="644">
+        <v>615</v>
+      </c>
+      <c r="I128" s="820" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="64">
       <c r="A129" s="2"/>
       <c r="B129" s="132">
-        <v>4066</v>
-[...1 lines deleted...]
-      <c r="C129" s="294" t="s">
+        <v>4033</v>
+      </c>
+      <c r="C129" s="303" t="s">
         <v>280</v>
       </c>
-      <c r="D129" s="456" t="s">
+      <c r="D129" s="474"/>
+      <c r="E129" s="645" t="s">
+        <v>13</v>
+      </c>
+      <c r="F129" s="645" t="s">
+        <v>14</v>
+      </c>
+      <c r="G129" s="645">
+        <v>720</v>
+      </c>
+      <c r="H129" s="645">
+        <v>650</v>
+      </c>
+      <c r="I129" s="821" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="64">
       <c r="A130" s="2"/>
       <c r="B130" s="133">
-        <v>4068</v>
-[...1 lines deleted...]
-      <c r="C130" s="295" t="s">
+        <v>4066</v>
+      </c>
+      <c r="C130" s="304" t="s">
+        <v>282</v>
+      </c>
+      <c r="D130" s="475" t="s">
+        <v>283</v>
+      </c>
+      <c r="E130" s="646" t="s">
         <v>284</v>
       </c>
-      <c r="D130" s="457" t="s">
-[...8 lines deleted...]
-      <c r="G130" s="619">
+      <c r="F130" s="646" t="s">
+        <v>14</v>
+      </c>
+      <c r="G130" s="646">
         <v>65</v>
       </c>
-      <c r="H130" s="619">
+      <c r="H130" s="646">
         <v>62</v>
       </c>
-      <c r="I130" s="786" t="s">
+      <c r="I130" s="822" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="64">
       <c r="A131" s="2"/>
       <c r="B131" s="134">
-        <v>4071</v>
-[...1 lines deleted...]
-      <c r="C131" s="296" t="s">
+        <v>4068</v>
+      </c>
+      <c r="C131" s="305" t="s">
         <v>286</v>
       </c>
-      <c r="D131" s="458" t="s">
-[...8 lines deleted...]
-      <c r="G131" s="620">
+      <c r="D131" s="476" t="s">
+        <v>283</v>
+      </c>
+      <c r="E131" s="647" t="s">
+        <v>284</v>
+      </c>
+      <c r="F131" s="647" t="s">
+        <v>14</v>
+      </c>
+      <c r="G131" s="647">
         <v>65</v>
       </c>
-      <c r="H131" s="620">
+      <c r="H131" s="647">
         <v>62</v>
       </c>
-      <c r="I131" s="787" t="s">
+      <c r="I131" s="823" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="64">
       <c r="A132" s="2"/>
       <c r="B132" s="135">
-        <v>4067</v>
-[...1 lines deleted...]
-      <c r="C132" s="297" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C132" s="306" t="s">
         <v>288</v>
       </c>
-      <c r="D132" s="459" t="s">
-[...8 lines deleted...]
-      <c r="G132" s="621">
+      <c r="D132" s="477" t="s">
+        <v>283</v>
+      </c>
+      <c r="E132" s="648" t="s">
+        <v>284</v>
+      </c>
+      <c r="F132" s="648" t="s">
+        <v>14</v>
+      </c>
+      <c r="G132" s="648">
         <v>65</v>
       </c>
-      <c r="H132" s="621">
+      <c r="H132" s="648">
         <v>62</v>
       </c>
-      <c r="I132" s="788" t="s">
+      <c r="I132" s="824" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="133" spans="1:9" customHeight="1" ht="64">
       <c r="A133" s="2"/>
       <c r="B133" s="136">
-        <v>4069</v>
-[...1 lines deleted...]
-      <c r="C133" s="298" t="s">
+        <v>4067</v>
+      </c>
+      <c r="C133" s="307" t="s">
         <v>290</v>
       </c>
-      <c r="D133" s="460" t="s">
-[...8 lines deleted...]
-      <c r="G133" s="622">
+      <c r="D133" s="478" t="s">
+        <v>283</v>
+      </c>
+      <c r="E133" s="649" t="s">
+        <v>284</v>
+      </c>
+      <c r="F133" s="649" t="s">
+        <v>14</v>
+      </c>
+      <c r="G133" s="649">
         <v>65</v>
       </c>
-      <c r="H133" s="622">
+      <c r="H133" s="649">
         <v>62</v>
       </c>
-      <c r="I133" s="789" t="s">
+      <c r="I133" s="825" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="64">
       <c r="A134" s="2"/>
       <c r="B134" s="137">
-        <v>4113</v>
-[...1 lines deleted...]
-      <c r="C134" s="299" t="s">
+        <v>4069</v>
+      </c>
+      <c r="C134" s="308" t="s">
         <v>292</v>
       </c>
-      <c r="D134" s="461"/>
-[...12 lines deleted...]
-      <c r="I134" s="790" t="s">
+      <c r="D134" s="479" t="s">
+        <v>283</v>
+      </c>
+      <c r="E134" s="650" t="s">
+        <v>284</v>
+      </c>
+      <c r="F134" s="650" t="s">
+        <v>14</v>
+      </c>
+      <c r="G134" s="650">
+        <v>65</v>
+      </c>
+      <c r="H134" s="650">
+        <v>62</v>
+      </c>
+      <c r="I134" s="826" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="64">
       <c r="A135" s="2"/>
       <c r="B135" s="138">
-        <v>4114</v>
-[...1 lines deleted...]
-      <c r="C135" s="300" t="s">
+        <v>4072</v>
+      </c>
+      <c r="C135" s="309" t="s">
         <v>294</v>
       </c>
-      <c r="D135" s="462"/>
-[...12 lines deleted...]
-      <c r="I135" s="791" t="s">
+      <c r="D135" s="480"/>
+      <c r="E135" s="651" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="651" t="s">
+        <v>14</v>
+      </c>
+      <c r="G135" s="651">
+        <v>700</v>
+      </c>
+      <c r="H135" s="651">
+        <v>640</v>
+      </c>
+      <c r="I135" s="827" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="64">
       <c r="A136" s="2"/>
       <c r="B136" s="139">
-        <v>7007</v>
-[...1 lines deleted...]
-      <c r="C136" s="301" t="s">
+        <v>4113</v>
+      </c>
+      <c r="C136" s="310" t="s">
         <v>296</v>
       </c>
-      <c r="D136" s="463"/>
-[...12 lines deleted...]
-      <c r="I136" s="792" t="s">
+      <c r="D136" s="481"/>
+      <c r="E136" s="652" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" s="652" t="s">
+        <v>21</v>
+      </c>
+      <c r="G136" s="652">
+        <v>780</v>
+      </c>
+      <c r="H136" s="652">
+        <v>710</v>
+      </c>
+      <c r="I136" s="828" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="137" spans="1:9" customHeight="1" ht="64">
       <c r="A137" s="2"/>
       <c r="B137" s="140">
-        <v>7002</v>
-[...1 lines deleted...]
-      <c r="C137" s="302" t="s">
+        <v>4117</v>
+      </c>
+      <c r="C137" s="311" t="s">
         <v>298</v>
       </c>
-      <c r="D137" s="464" t="s">
+      <c r="D137" s="482"/>
+      <c r="E137" s="653" t="s">
+        <v>13</v>
+      </c>
+      <c r="F137" s="653" t="s">
+        <v>21</v>
+      </c>
+      <c r="G137" s="653">
+        <v>900</v>
+      </c>
+      <c r="H137" s="653">
+        <v>850</v>
+      </c>
+      <c r="I137" s="829" t="s">
         <v>299</v>
-      </c>
-[...13 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="64">
       <c r="A138" s="2"/>
       <c r="B138" s="141">
-        <v>7012</v>
-[...1 lines deleted...]
-      <c r="C138" s="303" t="s">
+        <v>4114</v>
+      </c>
+      <c r="C138" s="312" t="s">
+        <v>300</v>
+      </c>
+      <c r="D138" s="483"/>
+      <c r="E138" s="654" t="s">
+        <v>13</v>
+      </c>
+      <c r="F138" s="654" t="s">
+        <v>21</v>
+      </c>
+      <c r="G138" s="654">
+        <v>780</v>
+      </c>
+      <c r="H138" s="654">
+        <v>710</v>
+      </c>
+      <c r="I138" s="830" t="s">
         <v>301</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="64">
       <c r="A139" s="2"/>
       <c r="B139" s="142">
-        <v>7020</v>
-[...4 lines deleted...]
-      <c r="D139" s="466" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C139" s="313" t="s">
         <v>302</v>
       </c>
-      <c r="E139" s="628" t="s">
-[...12 lines deleted...]
-        <v>305</v>
+      <c r="D139" s="484"/>
+      <c r="E139" s="655" t="s">
+        <v>13</v>
+      </c>
+      <c r="F139" s="655" t="s">
+        <v>21</v>
+      </c>
+      <c r="G139" s="655">
+        <v>900</v>
+      </c>
+      <c r="H139" s="655">
+        <v>850</v>
+      </c>
+      <c r="I139" s="831" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="64">
       <c r="A140" s="2"/>
       <c r="B140" s="143">
-        <v>7008</v>
-[...18 lines deleted...]
-        <v>307</v>
+        <v>4115</v>
+      </c>
+      <c r="C140" s="314" t="s">
+        <v>304</v>
+      </c>
+      <c r="D140" s="485"/>
+      <c r="E140" s="656" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" s="656" t="s">
+        <v>21</v>
+      </c>
+      <c r="G140" s="656">
+        <v>900</v>
+      </c>
+      <c r="H140" s="656">
+        <v>850</v>
+      </c>
+      <c r="I140" s="832" t="s">
+        <v>305</v>
       </c>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="64">
       <c r="A141" s="2"/>
       <c r="B141" s="144">
-        <v>7005</v>
-[...20 lines deleted...]
-        <v>310</v>
+        <v>7007</v>
+      </c>
+      <c r="C141" s="315" t="s">
+        <v>306</v>
+      </c>
+      <c r="D141" s="486"/>
+      <c r="E141" s="657" t="s">
+        <v>68</v>
+      </c>
+      <c r="F141" s="657" t="s">
+        <v>21</v>
+      </c>
+      <c r="G141" s="657">
+        <v>670</v>
+      </c>
+      <c r="H141" s="657">
+        <v>650</v>
+      </c>
+      <c r="I141" s="833" t="s">
+        <v>307</v>
       </c>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="64">
       <c r="A142" s="2"/>
       <c r="B142" s="145">
-        <v>70401</v>
-[...18 lines deleted...]
-        <v>312</v>
+        <v>7002</v>
+      </c>
+      <c r="C142" s="316" t="s">
+        <v>308</v>
+      </c>
+      <c r="D142" s="487" t="s">
+        <v>309</v>
+      </c>
+      <c r="E142" s="658" t="s">
+        <v>68</v>
+      </c>
+      <c r="F142" s="658" t="s">
+        <v>21</v>
+      </c>
+      <c r="G142" s="658">
+        <v>670</v>
+      </c>
+      <c r="H142" s="658">
+        <v>650</v>
+      </c>
+      <c r="I142" s="834" t="s">
+        <v>310</v>
       </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="64">
       <c r="A143" s="2"/>
       <c r="B143" s="146">
-        <v>70411</v>
-[...1 lines deleted...]
-      <c r="C143" s="308" t="s">
+        <v>7012</v>
+      </c>
+      <c r="C143" s="317" t="s">
+        <v>311</v>
+      </c>
+      <c r="D143" s="488" t="s">
+        <v>312</v>
+      </c>
+      <c r="E143" s="659" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" s="659" t="s">
+        <v>21</v>
+      </c>
+      <c r="G143" s="659">
+        <v>700</v>
+      </c>
+      <c r="H143" s="659">
+        <v>660</v>
+      </c>
+      <c r="I143" s="835" t="s">
         <v>313</v>
-      </c>
-[...14 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="64">
       <c r="A144" s="2"/>
       <c r="B144" s="147">
-        <v>7029</v>
-[...1 lines deleted...]
-      <c r="C144" s="309" t="s">
+        <v>7020</v>
+      </c>
+      <c r="C144" s="318" t="s">
+        <v>314</v>
+      </c>
+      <c r="D144" s="489" t="s">
+        <v>312</v>
+      </c>
+      <c r="E144" s="660" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" s="660" t="s">
+        <v>21</v>
+      </c>
+      <c r="G144" s="660">
+        <v>700</v>
+      </c>
+      <c r="H144" s="660">
+        <v>660</v>
+      </c>
+      <c r="I144" s="836" t="s">
         <v>315</v>
-      </c>
-[...16 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="64">
       <c r="A145" s="2"/>
       <c r="B145" s="148">
-        <v>5133</v>
-[...1 lines deleted...]
-      <c r="C145" s="310" t="s">
+        <v>7008</v>
+      </c>
+      <c r="C145" s="319" t="s">
+        <v>316</v>
+      </c>
+      <c r="D145" s="490"/>
+      <c r="E145" s="661" t="s">
+        <v>13</v>
+      </c>
+      <c r="F145" s="661" t="s">
+        <v>21</v>
+      </c>
+      <c r="G145" s="661">
+        <v>700</v>
+      </c>
+      <c r="H145" s="661">
+        <v>670</v>
+      </c>
+      <c r="I145" s="837" t="s">
         <v>317</v>
-      </c>
-[...16 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="64">
       <c r="A146" s="2"/>
       <c r="B146" s="149">
-        <v>5028</v>
-[...1 lines deleted...]
-      <c r="C146" s="311" t="s">
+        <v>7005</v>
+      </c>
+      <c r="C146" s="320" t="s">
+        <v>318</v>
+      </c>
+      <c r="D146" s="491" t="s">
         <v>319</v>
       </c>
-      <c r="D146" s="473" t="s">
-[...14 lines deleted...]
-      <c r="I146" s="802" t="s">
+      <c r="E146" s="662" t="s">
+        <v>13</v>
+      </c>
+      <c r="F146" s="662" t="s">
+        <v>21</v>
+      </c>
+      <c r="G146" s="662">
+        <v>438</v>
+      </c>
+      <c r="H146" s="662">
+        <v>420</v>
+      </c>
+      <c r="I146" s="838" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="64">
       <c r="A147" s="2"/>
       <c r="B147" s="150">
-        <v>5129</v>
-[...1 lines deleted...]
-      <c r="C147" s="312" t="s">
+        <v>70401</v>
+      </c>
+      <c r="C147" s="321" t="s">
         <v>321</v>
       </c>
-      <c r="D147" s="474" t="s">
-[...8 lines deleted...]
-      <c r="G147" s="636">
+      <c r="D147" s="492"/>
+      <c r="E147" s="663" t="s">
+        <v>13</v>
+      </c>
+      <c r="F147" s="663" t="s">
+        <v>21</v>
+      </c>
+      <c r="G147" s="663">
+        <v>399</v>
+      </c>
+      <c r="H147" s="663">
         <v>380</v>
       </c>
-      <c r="H147" s="636">
-[...2 lines deleted...]
-      <c r="I147" s="803" t="s">
+      <c r="I147" s="839" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="148" spans="1:9" customHeight="1" ht="64">
       <c r="A148" s="2"/>
       <c r="B148" s="151">
-        <v>5204</v>
-[...1 lines deleted...]
-      <c r="C148" s="313" t="s">
+        <v>70411</v>
+      </c>
+      <c r="C148" s="322" t="s">
         <v>323</v>
       </c>
-      <c r="D148" s="475" t="s">
-[...14 lines deleted...]
-      <c r="I148" s="804" t="s">
+      <c r="D148" s="493"/>
+      <c r="E148" s="664" t="s">
+        <v>13</v>
+      </c>
+      <c r="F148" s="664" t="s">
+        <v>21</v>
+      </c>
+      <c r="G148" s="664">
+        <v>399</v>
+      </c>
+      <c r="H148" s="664">
+        <v>380</v>
+      </c>
+      <c r="I148" s="840" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="149" spans="1:9" customHeight="1" ht="64">
       <c r="A149" s="2"/>
       <c r="B149" s="152">
-        <v>5203</v>
-[...1 lines deleted...]
-      <c r="C149" s="314" t="s">
+        <v>7029</v>
+      </c>
+      <c r="C149" s="323" t="s">
         <v>325</v>
       </c>
-      <c r="D149" s="476" t="s">
-[...14 lines deleted...]
-      <c r="I149" s="805" t="s">
+      <c r="D149" s="494" t="s">
+        <v>309</v>
+      </c>
+      <c r="E149" s="665" t="s">
+        <v>68</v>
+      </c>
+      <c r="F149" s="665" t="s">
+        <v>21</v>
+      </c>
+      <c r="G149" s="665">
+        <v>670</v>
+      </c>
+      <c r="H149" s="665">
+        <v>650</v>
+      </c>
+      <c r="I149" s="841" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="64">
       <c r="A150" s="2"/>
       <c r="B150" s="153">
-        <v>5206</v>
-[...1 lines deleted...]
-      <c r="C150" s="315" t="s">
+        <v>5133</v>
+      </c>
+      <c r="C150" s="324" t="s">
         <v>327</v>
       </c>
-      <c r="D150" s="477" t="s">
-[...14 lines deleted...]
-      <c r="I150" s="806" t="s">
+      <c r="D150" s="495" t="s">
+        <v>99</v>
+      </c>
+      <c r="E150" s="666" t="s">
+        <v>26</v>
+      </c>
+      <c r="F150" s="666" t="s">
+        <v>21</v>
+      </c>
+      <c r="G150" s="666">
+        <v>380</v>
+      </c>
+      <c r="H150" s="666">
+        <v>346</v>
+      </c>
+      <c r="I150" s="842" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:9" customHeight="1" ht="64">
       <c r="A151" s="2"/>
       <c r="B151" s="154">
-        <v>5199</v>
-[...1 lines deleted...]
-      <c r="C151" s="316" t="s">
+        <v>5028</v>
+      </c>
+      <c r="C151" s="325" t="s">
         <v>329</v>
       </c>
-      <c r="D151" s="478" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="640">
+      <c r="D151" s="496" t="s">
+        <v>99</v>
+      </c>
+      <c r="E151" s="667">
         <v>1000</v>
       </c>
-      <c r="F151" s="640" t="s">
-[...8 lines deleted...]
-      <c r="I151" s="807" t="s">
+      <c r="F151" s="667" t="s">
+        <v>21</v>
+      </c>
+      <c r="G151" s="667">
+        <v>380</v>
+      </c>
+      <c r="H151" s="667">
+        <v>346</v>
+      </c>
+      <c r="I151" s="843" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:9" customHeight="1" ht="64">
       <c r="A152" s="2"/>
       <c r="B152" s="155">
-        <v>5201</v>
-[...1 lines deleted...]
-      <c r="C152" s="317" t="s">
+        <v>5129</v>
+      </c>
+      <c r="C152" s="326" t="s">
         <v>331</v>
       </c>
-      <c r="D152" s="479" t="s">
-[...14 lines deleted...]
-      <c r="I152" s="808" t="s">
+      <c r="D152" s="497" t="s">
+        <v>99</v>
+      </c>
+      <c r="E152" s="668" t="s">
+        <v>26</v>
+      </c>
+      <c r="F152" s="668" t="s">
+        <v>21</v>
+      </c>
+      <c r="G152" s="668">
+        <v>380</v>
+      </c>
+      <c r="H152" s="668">
+        <v>346</v>
+      </c>
+      <c r="I152" s="844" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="64">
       <c r="A153" s="2"/>
       <c r="B153" s="156">
-        <v>10023</v>
-[...1 lines deleted...]
-      <c r="C153" s="318" t="s">
+        <v>5204</v>
+      </c>
+      <c r="C153" s="327" t="s">
         <v>333</v>
       </c>
-      <c r="D153" s="480" t="s">
-[...2 lines deleted...]
-      <c r="E153" s="642">
+      <c r="D153" s="498" t="s">
+        <v>84</v>
+      </c>
+      <c r="E153" s="669">
         <v>1000</v>
       </c>
-      <c r="F153" s="642" t="s">
-[...8 lines deleted...]
-      <c r="I153" s="809" t="s">
+      <c r="F153" s="669" t="s">
+        <v>21</v>
+      </c>
+      <c r="G153" s="669">
+        <v>520</v>
+      </c>
+      <c r="H153" s="669">
+        <v>480</v>
+      </c>
+      <c r="I153" s="845" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="154" spans="1:9" customHeight="1" ht="64">
       <c r="A154" s="2"/>
       <c r="B154" s="157">
-        <v>1002</v>
-[...1 lines deleted...]
-      <c r="C154" s="319" t="s">
+        <v>5203</v>
+      </c>
+      <c r="C154" s="328" t="s">
         <v>335</v>
       </c>
-      <c r="D154" s="481" t="s">
-[...2 lines deleted...]
-      <c r="E154" s="643">
+      <c r="D154" s="499" t="s">
+        <v>84</v>
+      </c>
+      <c r="E154" s="670">
         <v>1000</v>
       </c>
-      <c r="F154" s="643" t="s">
-[...8 lines deleted...]
-      <c r="I154" s="810" t="s">
+      <c r="F154" s="670" t="s">
+        <v>21</v>
+      </c>
+      <c r="G154" s="670">
+        <v>520</v>
+      </c>
+      <c r="H154" s="670">
+        <v>480</v>
+      </c>
+      <c r="I154" s="846" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="64">
       <c r="A155" s="2"/>
       <c r="B155" s="158">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="C155" s="320" t="s">
+        <v>5206</v>
+      </c>
+      <c r="C155" s="329" t="s">
         <v>337</v>
       </c>
-      <c r="D155" s="482" t="s">
-[...14 lines deleted...]
-      <c r="I155" s="811" t="s">
+      <c r="D155" s="500" t="s">
+        <v>84</v>
+      </c>
+      <c r="E155" s="671">
+        <v>1000</v>
+      </c>
+      <c r="F155" s="671" t="s">
+        <v>21</v>
+      </c>
+      <c r="G155" s="671">
+        <v>520</v>
+      </c>
+      <c r="H155" s="671">
+        <v>480</v>
+      </c>
+      <c r="I155" s="847" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="64">
       <c r="A156" s="2"/>
       <c r="B156" s="159">
-        <v>1152</v>
-[...1 lines deleted...]
-      <c r="C156" s="321" t="s">
+        <v>5199</v>
+      </c>
+      <c r="C156" s="330" t="s">
         <v>339</v>
       </c>
-      <c r="D156" s="483" t="s">
-[...14 lines deleted...]
-      <c r="I156" s="812" t="s">
+      <c r="D156" s="501" t="s">
+        <v>84</v>
+      </c>
+      <c r="E156" s="672">
+        <v>1000</v>
+      </c>
+      <c r="F156" s="672" t="s">
+        <v>21</v>
+      </c>
+      <c r="G156" s="672">
+        <v>410</v>
+      </c>
+      <c r="H156" s="672">
+        <v>390</v>
+      </c>
+      <c r="I156" s="848" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="64">
       <c r="A157" s="2"/>
       <c r="B157" s="160">
-        <v>1154</v>
-[...1 lines deleted...]
-      <c r="C157" s="322" t="s">
+        <v>5201</v>
+      </c>
+      <c r="C157" s="331" t="s">
         <v>341</v>
       </c>
-      <c r="D157" s="484" t="s">
-[...14 lines deleted...]
-      <c r="I157" s="813" t="s">
+      <c r="D157" s="502" t="s">
+        <v>84</v>
+      </c>
+      <c r="E157" s="673">
+        <v>1000</v>
+      </c>
+      <c r="F157" s="673" t="s">
+        <v>21</v>
+      </c>
+      <c r="G157" s="673">
+        <v>410</v>
+      </c>
+      <c r="H157" s="673">
+        <v>390</v>
+      </c>
+      <c r="I157" s="849" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="64">
-      <c r="A158"/>
+      <c r="A158" s="2"/>
       <c r="B158" s="161">
-        <v>4072</v>
-[...1 lines deleted...]
-      <c r="C158" s="323" t="s">
+        <v>10023</v>
+      </c>
+      <c r="C158" s="332" t="s">
         <v>343</v>
       </c>
-      <c r="D158" s="485"/>
-[...12 lines deleted...]
-      <c r="I158" s="814" t="s">
+      <c r="D158" s="503" t="s">
+        <v>208</v>
+      </c>
+      <c r="E158" s="674">
+        <v>1000</v>
+      </c>
+      <c r="F158" s="674" t="s">
+        <v>21</v>
+      </c>
+      <c r="G158" s="674">
+        <v>348</v>
+      </c>
+      <c r="H158" s="674">
+        <v>330</v>
+      </c>
+      <c r="I158" s="850" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="64">
+      <c r="A159" s="2"/>
       <c r="B159" s="162">
-        <v>5064</v>
-[...1 lines deleted...]
-      <c r="C159" s="324" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C159" s="333" t="s">
         <v>345</v>
       </c>
-      <c r="D159" s="486"/>
-[...12 lines deleted...]
-      <c r="I159" s="815" t="s">
+      <c r="D159" s="504" t="s">
+        <v>208</v>
+      </c>
+      <c r="E159" s="675">
+        <v>1000</v>
+      </c>
+      <c r="F159" s="675" t="s">
+        <v>21</v>
+      </c>
+      <c r="G159" s="675">
+        <v>348</v>
+      </c>
+      <c r="H159" s="675">
+        <v>330</v>
+      </c>
+      <c r="I159" s="851" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="64">
       <c r="A160" s="2"/>
       <c r="B160" s="163">
-        <v>5070</v>
-[...1 lines deleted...]
-      <c r="C160" s="325" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C160" s="334" t="s">
         <v>347</v>
       </c>
-      <c r="D160" s="487"/>
-[...3 lines deleted...]
-      <c r="F160" s="649" t="s">
+      <c r="D160" s="505" t="s">
+        <v>241</v>
+      </c>
+      <c r="E160" s="676" t="s">
+        <v>26</v>
+      </c>
+      <c r="F160" s="676" t="s">
+        <v>21</v>
+      </c>
+      <c r="G160" s="676">
+        <v>370</v>
+      </c>
+      <c r="H160" s="676">
+        <v>350</v>
+      </c>
+      <c r="I160" s="852" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="161" spans="1:9" customHeight="1" ht="64">
       <c r="A161" s="2"/>
       <c r="B161" s="164">
+        <v>1152</v>
+      </c>
+      <c r="C161" s="335" t="s">
+        <v>349</v>
+      </c>
+      <c r="D161" s="506" t="s">
+        <v>241</v>
+      </c>
+      <c r="E161" s="677" t="s">
+        <v>26</v>
+      </c>
+      <c r="F161" s="677" t="s">
+        <v>21</v>
+      </c>
+      <c r="G161" s="677">
+        <v>370</v>
+      </c>
+      <c r="H161" s="677">
+        <v>350</v>
+      </c>
+      <c r="I161" s="853" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" customHeight="1" ht="64">
+      <c r="A162"/>
+      <c r="B162" s="165">
+        <v>1154</v>
+      </c>
+      <c r="C162" s="336" t="s">
+        <v>351</v>
+      </c>
+      <c r="D162" s="507" t="s">
+        <v>241</v>
+      </c>
+      <c r="E162" s="678" t="s">
+        <v>26</v>
+      </c>
+      <c r="F162" s="678" t="s">
+        <v>21</v>
+      </c>
+      <c r="G162" s="678">
+        <v>370</v>
+      </c>
+      <c r="H162" s="678">
+        <v>350</v>
+      </c>
+      <c r="I162" s="854" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" customHeight="1" ht="64">
+      <c r="B163" s="166">
+        <v>5064</v>
+      </c>
+      <c r="C163" s="337" t="s">
+        <v>353</v>
+      </c>
+      <c r="D163" s="508"/>
+      <c r="E163" s="679" t="s">
+        <v>13</v>
+      </c>
+      <c r="F163" s="679" t="s">
+        <v>21</v>
+      </c>
+      <c r="G163" s="679">
+        <v>220</v>
+      </c>
+      <c r="H163" s="679">
+        <v>200</v>
+      </c>
+      <c r="I163" s="855" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" customHeight="1" ht="64">
+      <c r="A164" s="2"/>
+      <c r="B164" s="167">
+        <v>5070</v>
+      </c>
+      <c r="C164" s="338" t="s">
+        <v>355</v>
+      </c>
+      <c r="D164" s="509"/>
+      <c r="E164" s="680" t="s">
+        <v>13</v>
+      </c>
+      <c r="F164" s="680" t="s">
+        <v>356</v>
+      </c>
+      <c r="G164" s="680">
+        <v>220</v>
+      </c>
+      <c r="H164" s="680">
+        <v>200</v>
+      </c>
+      <c r="I164" s="856" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" customHeight="1" ht="64">
+      <c r="A165" s="2"/>
+      <c r="B165" s="168">
         <v>5019</v>
       </c>
-      <c r="C161" s="326" t="s">
-[...12 lines deleted...]
-      <c r="H161" s="650">
+      <c r="C165" s="339" t="s">
+        <v>358</v>
+      </c>
+      <c r="D165" s="510"/>
+      <c r="E165" s="681" t="s">
+        <v>13</v>
+      </c>
+      <c r="F165" s="681" t="s">
+        <v>21</v>
+      </c>
+      <c r="G165" s="681">
+        <v>220</v>
+      </c>
+      <c r="H165" s="681">
         <v>200</v>
       </c>
-      <c r="I161" s="817" t="s">
-[...5 lines deleted...]
-      <c r="B162" s="165">
+      <c r="I165" s="857" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" customHeight="1" ht="64">
+      <c r="A166" s="2"/>
+      <c r="B166" s="169">
         <v>5071</v>
       </c>
-      <c r="C162" s="327" t="s">
-[...12 lines deleted...]
-      <c r="H162" s="651">
+      <c r="C166" s="340" t="s">
+        <v>360</v>
+      </c>
+      <c r="D166" s="511"/>
+      <c r="E166" s="682" t="s">
+        <v>13</v>
+      </c>
+      <c r="F166" s="682" t="s">
+        <v>21</v>
+      </c>
+      <c r="G166" s="682">
+        <v>220</v>
+      </c>
+      <c r="H166" s="682">
         <v>200</v>
       </c>
-      <c r="I162" s="818" t="s">
-[...5 lines deleted...]
-      <c r="B163" s="166">
+      <c r="I166" s="858" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" customHeight="1" ht="64">
+      <c r="A167" s="2"/>
+      <c r="B167" s="170">
         <v>5069</v>
       </c>
-      <c r="C163" s="328" t="s">
-[...12 lines deleted...]
-      <c r="H163" s="652">
+      <c r="C167" s="341" t="s">
+        <v>362</v>
+      </c>
+      <c r="D167" s="512"/>
+      <c r="E167" s="683" t="s">
+        <v>13</v>
+      </c>
+      <c r="F167" s="683" t="s">
+        <v>21</v>
+      </c>
+      <c r="G167" s="683">
+        <v>220</v>
+      </c>
+      <c r="H167" s="683">
         <v>200</v>
       </c>
-      <c r="I163" s="819" t="s">
-[...5 lines deleted...]
-      <c r="B164" s="653">
+      <c r="I167" s="859" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" customHeight="1" ht="64">
+      <c r="A168" s="2"/>
+      <c r="B168" s="171">
         <v>5065</v>
       </c>
-      <c r="C164" s="654" t="s">
-[...12 lines deleted...]
-      <c r="H164" s="656">
+      <c r="C168" s="342" t="s">
+        <v>364</v>
+      </c>
+      <c r="D168" s="513"/>
+      <c r="E168" s="684" t="s">
+        <v>13</v>
+      </c>
+      <c r="F168" s="684" t="s">
+        <v>21</v>
+      </c>
+      <c r="G168" s="684">
+        <v>220</v>
+      </c>
+      <c r="H168" s="684">
         <v>200</v>
       </c>
-      <c r="I164" s="820" t="s">
-        <v>357</v>
+      <c r="I168" s="860" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" customHeight="1" ht="64">
+      <c r="A169" s="2"/>
+      <c r="B169" s="172"/>
+      <c r="C169" s="343" t="s">
+        <v>366</v>
+      </c>
+      <c r="D169" s="514"/>
+      <c r="E169" s="685">
+        <v>4000</v>
+      </c>
+      <c r="F169" s="685"/>
+      <c r="G169" s="685">
+        <v>3415</v>
+      </c>
+      <c r="H169" s="685">
+        <v>3115</v>
+      </c>
+      <c r="I169" s="861" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" customHeight="1" ht="64">
+      <c r="A170" s="2"/>
+      <c r="B170" s="173"/>
+      <c r="C170" s="344" t="s">
+        <v>368</v>
+      </c>
+      <c r="D170" s="515"/>
+      <c r="E170" s="686">
+        <v>4000</v>
+      </c>
+      <c r="F170" s="686"/>
+      <c r="G170" s="686">
+        <v>3365</v>
+      </c>
+      <c r="H170" s="686">
+        <v>3065</v>
+      </c>
+      <c r="I170" s="862" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" customHeight="1" ht="64">
+      <c r="A171" s="2"/>
+      <c r="B171" s="174"/>
+      <c r="C171" s="345" t="s">
+        <v>370</v>
+      </c>
+      <c r="D171" s="516"/>
+      <c r="E171" s="687">
+        <v>4000</v>
+      </c>
+      <c r="F171" s="687"/>
+      <c r="G171" s="687">
+        <v>3415</v>
+      </c>
+      <c r="H171" s="687">
+        <v>3115</v>
+      </c>
+      <c r="I171" s="863" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" customHeight="1" ht="64">
+      <c r="A172" s="2"/>
+      <c r="B172" s="175"/>
+      <c r="C172" s="346" t="s">
+        <v>372</v>
+      </c>
+      <c r="D172" s="517"/>
+      <c r="E172" s="688">
+        <v>4000</v>
+      </c>
+      <c r="F172" s="688"/>
+      <c r="G172" s="688">
+        <v>3365</v>
+      </c>
+      <c r="H172" s="688">
+        <v>3065</v>
+      </c>
+      <c r="I172" s="864" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" customHeight="1" ht="64">
+      <c r="A173" s="3"/>
+      <c r="B173" s="689"/>
+      <c r="C173" s="690" t="s">
+        <v>374</v>
+      </c>
+      <c r="D173" s="691"/>
+      <c r="E173" s="692">
+        <v>4000</v>
+      </c>
+      <c r="F173" s="692"/>
+      <c r="G173" s="692">
+        <v>3365</v>
+      </c>
+      <c r="H173" s="692">
+        <v>3065</v>
+      </c>
+      <c r="I173" s="865" t="s">
+        <v>375</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="I21" r:id="rId_hyperlink_20"/>
@@ -13201,50 +13863,59 @@
     <hyperlink ref="I140" r:id="rId_hyperlink_139"/>
     <hyperlink ref="I141" r:id="rId_hyperlink_140"/>
     <hyperlink ref="I142" r:id="rId_hyperlink_141"/>
     <hyperlink ref="I143" r:id="rId_hyperlink_142"/>
     <hyperlink ref="I144" r:id="rId_hyperlink_143"/>
     <hyperlink ref="I145" r:id="rId_hyperlink_144"/>
     <hyperlink ref="I146" r:id="rId_hyperlink_145"/>
     <hyperlink ref="I147" r:id="rId_hyperlink_146"/>
     <hyperlink ref="I148" r:id="rId_hyperlink_147"/>
     <hyperlink ref="I149" r:id="rId_hyperlink_148"/>
     <hyperlink ref="I150" r:id="rId_hyperlink_149"/>
     <hyperlink ref="I151" r:id="rId_hyperlink_150"/>
     <hyperlink ref="I152" r:id="rId_hyperlink_151"/>
     <hyperlink ref="I153" r:id="rId_hyperlink_152"/>
     <hyperlink ref="I154" r:id="rId_hyperlink_153"/>
     <hyperlink ref="I155" r:id="rId_hyperlink_154"/>
     <hyperlink ref="I156" r:id="rId_hyperlink_155"/>
     <hyperlink ref="I157" r:id="rId_hyperlink_156"/>
     <hyperlink ref="I158" r:id="rId_hyperlink_157"/>
     <hyperlink ref="I159" r:id="rId_hyperlink_158"/>
     <hyperlink ref="I160" r:id="rId_hyperlink_159"/>
     <hyperlink ref="I161" r:id="rId_hyperlink_160"/>
     <hyperlink ref="I162" r:id="rId_hyperlink_161"/>
     <hyperlink ref="I163" r:id="rId_hyperlink_162"/>
     <hyperlink ref="I164" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="I165" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="I166" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="I167" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="I168" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="I169" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="I170" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="I171" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="I172" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="I173" r:id="rId_hyperlink_172"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>